--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernanda FONSECA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernanda-fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3394-182X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057054649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAR-9094-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111541. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickpeas’ Cooking Wastewater as an Alternative Source of Galacto-Oligosaccharides for Improving the Freeze-Dried Resistance of Lactic Acid Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Freezing and Freeze-Drying for Preserving and Re-Using a Whole Microbial Cheese Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.1809. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13121809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic study of the differences in lactic acid bacteria resistance to freeze- or spray-drying and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13186-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Bacillus subtilis’ cellular liquid state at deep sub-zero temperatures in perchlorate brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.588. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Legume Wastewater Extracts on the Storage Stability of Freeze-Dried Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Daniela Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-024-03554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipid composition of Carnobacterium maltaromaticum CNCM I-3298, a highly cryoresistant lactic bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guérardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.105326. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of frozen and freeze-dried Lactobacillus delbrueckii subsp. bulgaricus CFL1 production via the modification of fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Tovilla Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxad003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the mechanisms of L. salivarius CECT5713 resistance to freeze-dried storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.104556. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligilactobacillus salivarius functionalities, applications, and manufacturing challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11694-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into lactic acid bacteria cryoresistance using FTIR micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 414 (3), pp.1425-1443. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03774-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protective agents on the storage stability of freeze‑dried Ligilactobacillus salivarius CECT5713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.7235-7249. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3D mathematical modelling to understand the heat transfer mechanisms during freeze-drying using high-throughput vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.118099. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer During Freeze-Drying Using a High-throughput vial System in view of Process Scale-up to Serum vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (3), pp.1323-1336. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2020.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Carnobacterium Maltaromaticum CNCM I-3298 Growth and Metabolite Production and Model-Based Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.1922. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transfer temperature from slow cooling to cryogenic storage is critical for optimal recovery of cryopreserved mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259571. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR micro-spectroscopy using synchrotron-based and thermal source-based radiation for probing live bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (26), pp.7049-7061. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02835-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of varying cooling and thawing rates on the quality of cryopreserved human peripheral blood t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the membrane fluidity and the impact on production of lactic acid bacteria starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Elizabeth Tymczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (17), pp.6867-6883. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-019-10002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des aliments, bioproduits, bioprocédés et procédés alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality in cheeses using PO2 ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events occurring during the cryopreservation of immortalized human T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0217304. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0217304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dried product resistance variability and its influence on the product temperature in pharmaceutical freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.847-858. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of freeze-dryer design on heat transfer variability investigated using a 3D mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (8), pp.2098-2106. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs médicaux et nouveau procédé de fabrication pour un transfert de microbiote fécal par voie rectale, sans risque, standardisé et prêt à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D mathematical modelling to understand atypical heat transfer observed in vial freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.226 - 236. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (19), pp.3620 - 3628. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular membrane fluidity of Lactobacillus delbrueckii subsp. bulgaricus under cold and osmotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (18), pp.6907 - 6917. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vial geometry variability influences heat transfer and product temperature during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.770-778. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (4), pp.1427 - 1441. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7935-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Intracellular Vitrification Temperatures for Unicellular Micro Organisms under Conditions Relevant for Cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0152939. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of the secondary drying stage of freeze-drying reveals distinct desorption kinetics for bound water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopropanation of unsaturated fatty acids and membrane rigidification improve the freeze-drying resistance of Lactococcus lactis subsp lactis TOMSC161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Beinsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (2), pp.907 - 918. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-014-6152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary gas transport model Improves the prediction of mass transfer in freeze drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (15-16), pp.1849-1858. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the cryotolerance of lactic acid bacteria using combined synchrotron infrared and fluorescence microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5920-5928. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00654F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and biochemical responses of Yarrowia lipolytica to dehydration induced by air-drying and freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Spectroscopy and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Lactic Acid Bacterium &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;lactis&amp;lt;/i&amp;gt; TOMSC161, Isolated from a Nonscalded Curd Pressed Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01121-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell growth and resistance of Lactococcus lactis subsp lactis TOMSC161 following freezing, drying and freeze-dried storage are differentially affected by fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (3), pp.729 - 740. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low membrane lipid phase transition temperature is associated with a high cryotolerance of [i]Lactobacillus delbrueckii[/i] subspecies [i]bulgaricus[/i] CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (9), pp.5591-5602. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: the special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.71--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimal Operation Conditions of Freeze-Drying Processes via a Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis T. Antelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (13), pp.1432 - 1448. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2012.686079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical water activity and amorphous state for optimal preservation of lyophilised lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (4), pp.1699-1705. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: The special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing protocol effect on quality properties of fruit tissue according to the fruit, the variety and the stage of maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Citeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp.1441 - 1449. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of controlled ice nucleation on primary drying stage and protein recovery in vials cooled in a modified freeze-dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074511:1-5. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3143034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in texture, cellular structure and cell wall composition in apple tissue as a result of freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.788-797. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Heat and Mass Transfer in Freeze-Drying of Pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3142975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Tool for the Optimization of Freeze-Drying Cycles Based on Quality Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.741-751. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373930701370100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of product temperature applied during primary drying on the long-term stability of lyophilized proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.543-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidly cooled horse spermatozoa: loss of viability is due to osmotic imbalance during thawing, not intracellular ice formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.804-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus delbrueckii subsp. bulgaricus in glycerol suspensions : freezing kinetics and storage temperature effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (10), pp.6474-6482. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00998-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high viscosity encountered during freezing in glycerol solutions: effects on cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (3), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of formulations for the development of two stable freeze-dried proteins during both dried and liquid storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sucrose and maltodextrin on the physical properties and survival of air-dried &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt;: an in situ fourier transform infrared spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriëtte Oldenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem F. Wolkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp049559j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: the effect of cell type and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryo Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of freeze-dried Lactobacillus bulgaricus suspensions and protective media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034136n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(03)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of quantifying the loss of acidification activity of lactic acid starters during freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of preserving beneficial bacteria: strategies and tools to identify stress mechanisms and sites of cell damage induced by dehydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLFD 2024 - 10Th International Symposium on Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars and icy moon relevant brines and pressures depress the onset of intracellular vitrification to deep subzero temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential scanning calorimetry applied to the preservation of bacteria and mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT53 - 53èmes Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA - European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Carlos III de Madrid Ronda de Toledo, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus Subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performances of the production of dried lactic acid bacteria concentrates protected by fructo-oligosaccharides ICEF14, June 20 th to 23 rd 2023, Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gauducheau-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts containing galacto-oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CQM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical transfer temperature from slow cooling to cryogenic storage for optimal recovery across a range of cryopreserved mammalian cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH stress during growth on the physiological, biophysical and biochemical properties of Carnobacterium maltaromaticum cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell adaptation to environmental stress during fermentation improves cryo-and drying resistance: A focus on membrane properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de L Tovilla-Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructose oligosaccharides as a novel cryoprotectant for mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Inconnue, France. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simplified lipid model of bacterial membrane to investigate specific interactions with oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele da Silva Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. pp.173, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary analytical approaches improving knowledge on lactic acid bacteria cryoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. 166-166 p., </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical thermal range for controlled rate cooling for mammalian cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events during cryopreservation: consequences on cells’ post-thaw performance and on cryobiological protocols optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization of Pharmaceuticals ISLFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach towards environmentally friendly processes for preserving lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multi-vial mathematical model to design freeze-drying cycles for pharmaceuticals at known risk of failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/IDS2018.2018.7421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CHAM, Switzerland. pp.13, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries lactiques sous la lumière du synchrotron pour comprendre les mécanismes de cryotolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the desorption kinetics explain the residual moisture content heterogeneity observed in pharmaceuticals freeze-drying process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tordjman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mayeresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bio‐procédés : exemple des bactéries lactiques stabilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-CEPIA, Mar 2017, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'écosystèmes microbiens fromagers : preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity in single bacterial cells to study the impact of cryopreservation and its related stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Physics and Biological Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodFactory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of heat transfer predicts the edge vial effect in different freeze-drying configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 CPPR Conference Freeze-Drying of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage scale-up using the design space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 PDA Conference, Pharmaceutical Freeze Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PDA., Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial measurement of the intracellular glass transition of a mammalian cell type under cryopreservation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Crryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. pp.538, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for an eco-friendly management of the production of stabilized microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Raman spectroscopy to understand the osmotic stress response of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruvananda Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Journées du Groupe Français de Spectroscopies Vibrationnelles (GFSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges underlying the in situ analysis of single bacterial cells by synchrotron FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally eco-reasoned design process for functional yeast production and stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camarasa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of membrane biophysical properties to better understand bacterial tolerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Stress: from molecules to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vial heat transfer heterogeneity during freeze-drying: role of vial geometry and position on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference ISL-FD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation: impact sur la valeur nutritionnelle des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de l'Association Française des Diététiciens et Nutritionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual gas diffusion model improves the prediction of mass transfer in freeze-drying (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2014 - 19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying modeling: prediction of spatial distribution of product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spectroscopy of Biological Molecules XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oxford, United Kingdom. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase freeze-drying recovery of biological products by manipulating the ice crystal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Skepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Conference of the British Association for Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling ice nucleation: the Pros & the Cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDA International Conference of Lyophilization and Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de la membrane et résistance à la lyophilisation de ferments lactiques : Intérêt de la mesure de fluidité membranaire par cytométrie en flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès Annuel de l’Association Française de Cytométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale de procédés bio-industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIV. Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membrane Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies of freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balsa Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL-FD: 5th International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and chemical responses of Lb. bulgaricus to freezing by infrared microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Soleil User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Pennont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time optimization of freeze-drying of lactic acid bacteria (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDDP2012 - 5th International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing live cellular responses to freezing by infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CellNanoSpec 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behavior of food protein's supramolecular structure during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fermentation Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic nose characterization of the quality parameters of freeze-dried bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paolesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Olfaction and Electronic Nose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New York, United States. pp.125-126, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3626330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria : effect of process variables on cell injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Corvallis, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality degradation of lactic acid bacteria during the freeze drying process : experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus: towards a quantitative understanding of the cell biophysical response during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for risk assessment of quality failures: Application to microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of intracellular ice in rapidly cooled spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water mobility and ice crystallisation in plant tissue during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pigorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTB Annual Scientific Meeting, AGM and Symposium"Application of Cryobiology from Human Tissue Engineering to Plant Genebank Integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium ice formation affects the survival of bull sperm at rapid cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W.W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in freeze-dried lactic acid bacteria: Friend or Foe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroFoodWater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of lactic acid bacteria : relevance of physical properties on formulation and process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. Congreso Latinoamericano de Microbiologia et Hygiena de los Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation of pellets : experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSIA-EFCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modelling to optimise freeze-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiongain's 2nd Annual Lyophilisation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the cryopreservation of Drosophila melanogaster larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gubb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannover, Germany. pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryotolerance of lactic acid bacteria is influenced by their passive and active responses to cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for General Microbiology (SGM) : Autumn Meeting Edimburgh Conference Centre Heriot-Watt University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum freeze-drying of a bed of food pellets: Experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 10 - International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing : a critical step for freeze-drying cycle development and product stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 ISPE Conference : Lyophilisation: Scientific Issues of the Process and Introduction to a Risk-Based Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly modeling of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Breckenridge, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality by deisgn approach : the particular case of freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 PDA Conference on Quality by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of freeze-dried Lb Bulgaricus cells: the freezing kinetics effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of freezing, especially the controlled nucleation, on protein freeze-drying efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural, histological and cell wall composition changes in apple tissue caused by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piggorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology, SLTB Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on protein formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPE Conference on Manufacturing Excellence 2008. Lyophilization: Meeting the Challenges of a Critical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tempa,Fl, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on formulation and on freeze-drying development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Institut International du Froid (IIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Nov 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled nucleation improves the efficiency pharmaceutical proteins lyophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glassy state of the freeze-concentrated medium formed during freezing: effects on cryopreservation of Lb. bulgaricus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Anual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lake Louise, Alberta, Canada. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2007.10.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of lactic acid bacteria: relevance of physical properties on formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Int. DOM Symposium on Microbial Formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimisation based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Biotechnology (MCB1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and biological stability of freeze-dried polymer-sucrose protein formulations related to water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of lactic acid bacteria: Effect of linear cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hamburg, Germany. pp.395-396, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical properties of bioproducts on formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Pharmaceutical Engineering (ISPE). Lyophilization Technologies and Practice Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of glass transition in freeze-drying kinetic modelling to improve protein stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology "Food is Life", IUFOST XIIIth Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimization based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of frozen and freeze-dried starters : Impact on process conditions and formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minisymposium on Antifungal lactic acid and propionic acid bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell conditioning on the resistance to freezing of Lactobacillus bulgaricus CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Streit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINAFERM 2005, XV Simposio Nacional de Bioprocessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus bulgaricus suspensions: interactions between cryoprotectants, freezing rates and storage temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective property for the formulation of a freeze-dried food ingredient: Glass transition or Collapse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Congress on Engineering and Food (ICEF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: effect of cell concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Biological Standards and Control and the Society of Low Temperature Biology entitled "Current Trends in Cryobiology and Lyophilization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the current status of Process Analytical Technology applied to lyophilization: Instrumentation, kinetics, quality criteria and risks area in the cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnett International’s Annual Conference on Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining cryoprotective agents may improve the resistance to freezing and storage of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Edimburg, United Kingdom. pp.316-389, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2002.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture conditions improve lactic acid bacteria resistance to freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra. Khaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microbial Stress and Recovery in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Quimper, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterization of water mobility in media used for lactic acid bacteria production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoral 99 : 11èmes Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nantes, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of lactic acid bacteria to freezing is controlled by culture and freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Marseille, France. 272 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSC study of fermentation media and bacterial suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Water Management in the Design and Distribution of Quality Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia de L. plantarum WCFS1 frente a distintos métodos de secado: análisis de componentes celulares asociados a su degradación mediante microespectroscopía FTIR en suspensión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso argentino de ciencia y tecnología de alimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale up of layer-by-layer microencapsulation of probiotic bacteria Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. Golowczyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Food Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la estabilidad de L. bulgaricus protegido con fructooligosacáridos durante el secado y el almacenamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermodynamique de la croissance microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021 16ème congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stressful conditions during fermentation and preservation for improving the stability of freeze-dried Lactobacillus salivarius BT621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying in atypical vials: how to model heat transfer during sublimation by using 3D mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Buceta Correa de Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium. 2019, 9th International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising controlled rate freezing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing ATMPs – moving from approvable to commercial success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency of freezing and thawing rates on cryopreserved human t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of lipid droplet using synchrotron label-free multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Physics and Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France. , 2018, 4th International Conference on Physics and Biological Systems 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation-related stresses in Lactobacillus delbrueckii SUBSP. Bulgaricus: Global and multi-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving bacteria with oligosaccharides and eco-friendly processes (Premium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nuno Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85, pp.172-173, 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the physiological states of Carnobacterium maltaromaticum obtained” by applying stressful fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Puentes Mancipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Microbial Stress: from systems to molecules and back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cork, Ireland. 2018, 4th Microbial Stress: from systems to molecules and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron label free multimodal imaging to explore lipid droplets in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Analyses moléculaires de l’organisation et du remodelage des membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Roscoff, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges for freeze-drying complex biological systems: State of the art and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Havana, Cuba. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Preservation of a smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concepta smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017, FEMS 2017 ABSTRACT BOOK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria: From the understanding of the mechanisms of cell resistance to the sustainable process development and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Colloque du Club de Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity by fluorescence anisotropy to better understand bacterial toloerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Elsevier Ltd, 71, pp.549, 2015, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of cryotolerance mechanisms in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.548, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria : state of the art and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.550, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the in situ study of bacterial single cells following freeze-drying using synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sao Paulo, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the measurement of membrane fluidity at subzero temperatures for improving cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom. Biomedical Spectroscopy and Imaging, 3(3), 2013, Biomedical Spectroscopy and Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the advantages and disadvantages of controlling ice nucleation in the lyophilisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMi Inaugural Meeting on Lyophilisation: Freeze-Drying in Pharmaceuticals and Biopharmaceutical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, London, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using synchroton infrared microspectroscopy to better understand the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Elsevier Ltd, Cryobiology, 65 (3), 2012, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2012.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell membrane fluidity : its significance for freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Cryobiology, 2012, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behaviour of food protein’s supramolecular structures during freezedrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Greece. Petros S. Taoukis;Nikolaos G. Stoforos;Vaios T. Karathanos;George D. Saravacos Cosmosware, Ag. Ioannou 53, Athens, Greece, 0030 2106013922 cosmosware@ath.forthnet.gr, 2011, FOOD PROCESS ENGINEERING IN A CHANGING WORLD Proceedings of the 11 th International Congress on Engineering and Food (ICEF11) 3 volumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary drying above Tg' on the long term stability of freeze-dried proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-Drying of Lactic Acid Bacteria: A Stepwise Approach for Developing a Freeze-Drying Protocol Based on Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Willem F. Wolkers; Harriëtte Oldenhof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2180, Springer US, pp.703-719, 2021, Methods in Molecular Biology, 978-1-0716-0782-4. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0783-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Lactic Acid Bacteria in Time-Temperature Integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Biscola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.241-260, 2020, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429422591-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up of freeze-drying cycles, the use of process analytical technology (PAT), and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyophilization of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Pharmacology and Toxicology, 978-1-4939-8927-0. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8928-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of Probiotic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probiotic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.179 - 212, 2015, 978-1-4987-3453-0. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b18807-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1257, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 p., 2015, Methods in Molecular Biology, 978-1-4939-2192-8. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2193-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et conservation des ferments lactiques et probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactéries lactiques : de la génétique aux ferments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 848 p., 2008, Sciences et Techniques Agroalimentaires, 978-2-7430-1016-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of lyophilization of a sample of faecal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwintner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017103550A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions pour la lyophilisation de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une composition lyophilisée contenant des bactéries lactiques à viabilité et activité bactériennes améliorées lors d'un stockage à température ambiante et composition obtenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la résistance à la congélation de bactéries lactiques grâce à la microspectroscopie infrarouge haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental report of proposal 20121064 : multimodal single cell studies of Yarrowia lipolytica yeast under dehydration and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP3: Process experiments - Deliverable 3.3: Test of optimal control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP4: Model reduction, validation and simulation - Deliverable 4.2: Portable and documented simulation software for each demonstration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijntje Vollebregt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] . 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cryoprotection et de la congélation sur l'activité acidifiante de bactéries lactiques thermophiles. Relations entre propriétés biologiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Institut National Agronomique Paris Grignon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId598"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernanda FONSECA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernanda-fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3394-182X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057054649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAR-9094-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111541. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickpeas’ Cooking Wastewater as an Alternative Source of Galacto-Oligosaccharides for Improving the Freeze-Dried Resistance of Lactic Acid Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Freezing and Freeze-Drying for Preserving and Re-Using a Whole Microbial Cheese Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.1809. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13121809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic study of the differences in lactic acid bacteria resistance to freeze- or spray-drying and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13186-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Legume Wastewater Extracts on the Storage Stability of Freeze-Dried Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Daniela Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-024-03554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Bacillus subtilis’ cellular liquid state at deep sub-zero temperatures in perchlorate brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the mechanisms of L. salivarius CECT5713 resistance to freeze-dried storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.104556. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipid composition of Carnobacterium maltaromaticum CNCM I-3298, a highly cryoresistant lactic bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guérardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.105326. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of frozen and freeze-dried Lactobacillus delbrueckii subsp. bulgaricus CFL1 production via the modification of fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Tovilla Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxad003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protective agents on the storage stability of freeze‑dried Ligilactobacillus salivarius CECT5713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.7235-7249. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3D mathematical modelling to understand the heat transfer mechanisms during freeze-drying using high-throughput vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.118099. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into lactic acid bacteria cryoresistance using FTIR micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 414 (3), pp.1425-1443. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03774-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligilactobacillus salivarius functionalities, applications, and manufacturing challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11694-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer During Freeze-Drying Using a High-throughput vial System in view of Process Scale-up to Serum vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (3), pp.1323-1336. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2020.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Carnobacterium Maltaromaticum CNCM I-3298 Growth and Metabolite Production and Model-Based Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.1922. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transfer temperature from slow cooling to cryogenic storage is critical for optimal recovery of cryopreserved mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259571. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR micro-spectroscopy using synchrotron-based and thermal source-based radiation for probing live bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (26), pp.7049-7061. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02835-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the membrane fluidity and the impact on production of lactic acid bacteria starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Elizabeth Tymczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (17), pp.6867-6883. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-019-10002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des aliments, bioproduits, bioprocédés et procédés alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality in cheeses using PO2 ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events occurring during the cryopreservation of immortalized human T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0217304. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0217304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of varying cooling and thawing rates on the quality of cryopreserved human peripheral blood t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.847-858. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of freeze-dryer design on heat transfer variability investigated using a 3D mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (8), pp.2098-2106. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs médicaux et nouveau procédé de fabrication pour un transfert de microbiote fécal par voie rectale, sans risque, standardisé et prêt à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dried product resistance variability and its influence on the product temperature in pharmaceutical freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D mathematical modelling to understand atypical heat transfer observed in vial freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.226 - 236. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (19), pp.3620 - 3628. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular membrane fluidity of Lactobacillus delbrueckii subsp. bulgaricus under cold and osmotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (18), pp.6907 - 6917. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vial geometry variability influences heat transfer and product temperature during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.770-778. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (4), pp.1427 - 1441. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7935-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Intracellular Vitrification Temperatures for Unicellular Micro Organisms under Conditions Relevant for Cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0152939. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of the secondary drying stage of freeze-drying reveals distinct desorption kinetics for bound water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopropanation of unsaturated fatty acids and membrane rigidification improve the freeze-drying resistance of Lactococcus lactis subsp lactis TOMSC161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Beinsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (2), pp.907 - 918. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-014-6152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary gas transport model Improves the prediction of mass transfer in freeze drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (15-16), pp.1849-1858. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the cryotolerance of lactic acid bacteria using combined synchrotron infrared and fluorescence microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5920-5928. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00654F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and biochemical responses of Yarrowia lipolytica to dehydration induced by air-drying and freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Spectroscopy and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Lactic Acid Bacterium &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;lactis&amp;lt;/i&amp;gt; TOMSC161, Isolated from a Nonscalded Curd Pressed Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01121-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell growth and resistance of Lactococcus lactis subsp lactis TOMSC161 following freezing, drying and freeze-dried storage are differentially affected by fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (3), pp.729 - 740. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low membrane lipid phase transition temperature is associated with a high cryotolerance of [i]Lactobacillus delbrueckii[/i] subspecies [i]bulgaricus[/i] CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (9), pp.5591-5602. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimal Operation Conditions of Freeze-Drying Processes via a Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis T. Antelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (13), pp.1432 - 1448. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2012.686079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical water activity and amorphous state for optimal preservation of lyophilised lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (4), pp.1699-1705. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: The special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: the special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.71--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing protocol effect on quality properties of fruit tissue according to the fruit, the variety and the stage of maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Citeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp.1441 - 1449. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Heat and Mass Transfer in Freeze-Drying of Pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3142975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in texture, cellular structure and cell wall composition in apple tissue as a result of freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.788-797. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of controlled ice nucleation on primary drying stage and protein recovery in vials cooled in a modified freeze-dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074511:1-5. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3143034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Tool for the Optimization of Freeze-Drying Cycles Based on Quality Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.741-751. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373930701370100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of product temperature applied during primary drying on the long-term stability of lyophilized proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.543-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidly cooled horse spermatozoa: loss of viability is due to osmotic imbalance during thawing, not intracellular ice formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.804-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus delbrueckii subsp. bulgaricus in glycerol suspensions : freezing kinetics and storage temperature effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (10), pp.6474-6482. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00998-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high viscosity encountered during freezing in glycerol solutions: effects on cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (3), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of formulations for the development of two stable freeze-dried proteins during both dried and liquid storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sucrose and maltodextrin on the physical properties and survival of air-dried &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt;: an in situ fourier transform infrared spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriëtte Oldenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem F. Wolkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp049559j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of freeze-dried Lactobacillus bulgaricus suspensions and protective media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034136n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: the effect of cell type and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryo Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(03)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of quantifying the loss of acidification activity of lactic acid starters during freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of preserving beneficial bacteria: strategies and tools to identify stress mechanisms and sites of cell damage induced by dehydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLFD 2024 - 10Th International Symposium on Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars and icy moon relevant brines and pressures depress the onset of intracellular vitrification to deep subzero temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA - European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Carlos III de Madrid Ronda de Toledo, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus Subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performances of the production of dried lactic acid bacteria concentrates protected by fructo-oligosaccharides ICEF14, June 20 th to 23 rd 2023, Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gauducheau-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts containing galacto-oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CQM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential scanning calorimetry applied to the preservation of bacteria and mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT53 - 53èmes Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical transfer temperature from slow cooling to cryogenic storage for optimal recovery across a range of cryopreserved mammalian cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH stress during growth on the physiological, biophysical and biochemical properties of Carnobacterium maltaromaticum cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell adaptation to environmental stress during fermentation improves cryo-and drying resistance: A focus on membrane properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de L Tovilla-Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructose oligosaccharides as a novel cryoprotectant for mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Inconnue, France. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simplified lipid model of bacterial membrane to investigate specific interactions with oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele da Silva Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. pp.173, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary analytical approaches improving knowledge on lactic acid bacteria cryoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. 166-166 p., </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical thermal range for controlled rate cooling for mammalian cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events during cryopreservation: consequences on cells’ post-thaw performance and on cryobiological protocols optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization of Pharmaceuticals ISLFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach towards environmentally friendly processes for preserving lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multi-vial mathematical model to design freeze-drying cycles for pharmaceuticals at known risk of failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/IDS2018.2018.7421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CHAM, Switzerland. pp.13, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the desorption kinetics explain the residual moisture content heterogeneity observed in pharmaceuticals freeze-drying process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tordjman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mayeresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bio‐procédés : exemple des bactéries lactiques stabilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-CEPIA, Mar 2017, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'écosystèmes microbiens fromagers : preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries lactiques sous la lumière du synchrotron pour comprendre les mécanismes de cryotolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity in single bacterial cells to study the impact of cryopreservation and its related stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Physics and Biological Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodFactory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of heat transfer predicts the edge vial effect in different freeze-drying configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 CPPR Conference Freeze-Drying of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage scale-up using the design space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 PDA Conference, Pharmaceutical Freeze Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PDA., Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for an eco-friendly management of the production of stabilized microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges underlying the in situ analysis of single bacterial cells by synchrotron FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Raman spectroscopy to understand the osmotic stress response of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruvananda Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Journées du Groupe Français de Spectroscopies Vibrationnelles (GFSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally eco-reasoned design process for functional yeast production and stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camarasa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of membrane biophysical properties to better understand bacterial tolerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Stress: from molecules to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vial heat transfer heterogeneity during freeze-drying: role of vial geometry and position on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference ISL-FD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial measurement of the intracellular glass transition of a mammalian cell type under cryopreservation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Crryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. pp.538, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying modeling: prediction of spatial distribution of product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spectroscopy of Biological Molecules XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oxford, United Kingdom. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase freeze-drying recovery of biological products by manipulating the ice crystal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Skepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Conference of the British Association for Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual gas diffusion model improves the prediction of mass transfer in freeze-drying (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2014 - 19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation: impact sur la valeur nutritionnelle des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de l'Association Française des Diététiciens et Nutritionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling ice nucleation: the Pros & the Cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDA International Conference of Lyophilization and Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de la membrane et résistance à la lyophilisation de ferments lactiques : Intérêt de la mesure de fluidité membranaire par cytométrie en flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès Annuel de l’Association Française de Cytométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale de procédés bio-industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIV. Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies of freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balsa Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL-FD: 5th International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Pennont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and chemical responses of Lb. bulgaricus to freezing by infrared microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Soleil User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time optimization of freeze-drying of lactic acid bacteria (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDDP2012 - 5th International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membrane Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic nose characterization of the quality parameters of freeze-dried bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paolesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Olfaction and Electronic Nose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New York, United States. pp.125-126, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3626330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing live cellular responses to freezing by infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CellNanoSpec 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behavior of food protein's supramolecular structure during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fermentation Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria : effect of process variables on cell injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Corvallis, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality degradation of lactic acid bacteria during the freeze drying process : experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus: towards a quantitative understanding of the cell biophysical response during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for risk assessment of quality failures: Application to microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of intracellular ice in rapidly cooled spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water mobility and ice crystallisation in plant tissue during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pigorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTB Annual Scientific Meeting, AGM and Symposium"Application of Cryobiology from Human Tissue Engineering to Plant Genebank Integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium ice formation affects the survival of bull sperm at rapid cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W.W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in freeze-dried lactic acid bacteria: Friend or Foe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroFoodWater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation of pellets : experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSIA-EFCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modelling to optimise freeze-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiongain's 2nd Annual Lyophilisation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the cryopreservation of Drosophila melanogaster larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gubb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannover, Germany. pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryotolerance of lactic acid bacteria is influenced by their passive and active responses to cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for General Microbiology (SGM) : Autumn Meeting Edimburgh Conference Centre Heriot-Watt University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of lactic acid bacteria : relevance of physical properties on formulation and process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. Congreso Latinoamericano de Microbiologia et Hygiena de los Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing : a critical step for freeze-drying cycle development and product stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 ISPE Conference : Lyophilisation: Scientific Issues of the Process and Introduction to a Risk-Based Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality by deisgn approach : the particular case of freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 PDA Conference on Quality by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly modeling of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Breckenridge, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of freezing, especially the controlled nucleation, on protein freeze-drying efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of freeze-dried Lb Bulgaricus cells: the freezing kinetics effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural, histological and cell wall composition changes in apple tissue caused by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piggorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology, SLTB Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on protein formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPE Conference on Manufacturing Excellence 2008. Lyophilization: Meeting the Challenges of a Critical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tempa,Fl, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum freeze-drying of a bed of food pellets: Experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 10 - International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on formulation and on freeze-drying development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Institut International du Froid (IIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Nov 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glassy state of the freeze-concentrated medium formed during freezing: effects on cryopreservation of Lb. bulgaricus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Anual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lake Louise, Alberta, Canada. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2007.10.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled nucleation improves the efficiency pharmaceutical proteins lyophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of lactic acid bacteria: relevance of physical properties on formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Int. DOM Symposium on Microbial Formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimisation based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and biological stability of freeze-dried polymer-sucrose protein formulations related to water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of lactic acid bacteria: Effect of linear cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hamburg, Germany. pp.395-396, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of glass transition in freeze-drying kinetic modelling to improve protein stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology "Food is Life", IUFOST XIIIth Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical properties of bioproducts on formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Pharmaceutical Engineering (ISPE). Lyophilization Technologies and Practice Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Biotechnology (MCB1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimization based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of frozen and freeze-dried starters : Impact on process conditions and formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minisymposium on Antifungal lactic acid and propionic acid bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell conditioning on the resistance to freezing of Lactobacillus bulgaricus CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Streit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINAFERM 2005, XV Simposio Nacional de Bioprocessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus bulgaricus suspensions: interactions between cryoprotectants, freezing rates and storage temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective property for the formulation of a freeze-dried food ingredient: Glass transition or Collapse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Congress on Engineering and Food (ICEF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: effect of cell concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Biological Standards and Control and the Society of Low Temperature Biology entitled "Current Trends in Cryobiology and Lyophilization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the current status of Process Analytical Technology applied to lyophilization: Instrumentation, kinetics, quality criteria and risks area in the cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnett International’s Annual Conference on Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining cryoprotective agents may improve the resistance to freezing and storage of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Edimburg, United Kingdom. pp.316-389, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2002.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture conditions improve lactic acid bacteria resistance to freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra. Khaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microbial Stress and Recovery in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Quimper, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterization of water mobility in media used for lactic acid bacteria production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoral 99 : 11èmes Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nantes, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of lactic acid bacteria to freezing is controlled by culture and freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Marseille, France. 272 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSC study of fermentation media and bacterial suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Water Management in the Design and Distribution of Quality Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale up of layer-by-layer microencapsulation of probiotic bacteria Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. Golowczyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Food Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia de L. plantarum WCFS1 frente a distintos métodos de secado: análisis de componentes celulares asociados a su degradación mediante microespectroscopía FTIR en suspensión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso argentino de ciencia y tecnología de alimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la estabilidad de L. bulgaricus protegido con fructooligosacáridos durante el secado y el almacenamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermodynamique de la croissance microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021 16ème congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stressful conditions during fermentation and preservation for improving the stability of freeze-dried Lactobacillus salivarius BT621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying in atypical vials: how to model heat transfer during sublimation by using 3D mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Buceta Correa de Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium. 2019, 9th International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency of freezing and thawing rates on cryopreserved human t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of lipid droplet using synchrotron label-free multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Physics and Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France. , 2018, 4th International Conference on Physics and Biological Systems 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation-related stresses in Lactobacillus delbrueckii SUBSP. Bulgaricus: Global and multi-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving bacteria with oligosaccharides and eco-friendly processes (Premium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nuno Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85, pp.172-173, 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the physiological states of Carnobacterium maltaromaticum obtained” by applying stressful fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Puentes Mancipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Microbial Stress: from systems to molecules and back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cork, Ireland. 2018, 4th Microbial Stress: from systems to molecules and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising controlled rate freezing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing ATMPs – moving from approvable to commercial success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron label free multimodal imaging to explore lipid droplets in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Analyses moléculaires de l’organisation et du remodelage des membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Roscoff, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges for freeze-drying complex biological systems: State of the art and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Havana, Cuba. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Preservation of a smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concepta smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017, FEMS 2017 ABSTRACT BOOK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria: From the understanding of the mechanisms of cell resistance to the sustainable process development and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Colloque du Club de Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria : state of the art and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of cryotolerance mechanisms in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.548, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity by fluorescence anisotropy to better understand bacterial toloerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Elsevier Ltd, 71, pp.549, 2015, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.550, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the in situ study of bacterial single cells following freeze-drying using synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sao Paulo, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the measurement of membrane fluidity at subzero temperatures for improving cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom. Biomedical Spectroscopy and Imaging, 3(3), 2013, Biomedical Spectroscopy and Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the advantages and disadvantages of controlling ice nucleation in the lyophilisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMi Inaugural Meeting on Lyophilisation: Freeze-Drying in Pharmaceuticals and Biopharmaceutical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, London, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using synchroton infrared microspectroscopy to better understand the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Elsevier Ltd, Cryobiology, 65 (3), 2012, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2012.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell membrane fluidity : its significance for freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Cryobiology, 2012, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behaviour of food protein’s supramolecular structures during freezedrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Greece. Petros S. Taoukis;Nikolaos G. Stoforos;Vaios T. Karathanos;George D. Saravacos Cosmosware, Ag. Ioannou 53, Athens, Greece, 0030 2106013922 cosmosware@ath.forthnet.gr, 2011, FOOD PROCESS ENGINEERING IN A CHANGING WORLD Proceedings of the 11 th International Congress on Engineering and Food (ICEF11) 3 volumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary drying above Tg' on the long term stability of freeze-dried proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-Drying of Lactic Acid Bacteria: A Stepwise Approach for Developing a Freeze-Drying Protocol Based on Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Willem F. Wolkers; Harriëtte Oldenhof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2180, Springer US, pp.703-719, 2021, Methods in Molecular Biology, 978-1-0716-0782-4. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0783-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Lactic Acid Bacteria in Time-Temperature Integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Biscola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.241-260, 2020, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429422591-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up of freeze-drying cycles, the use of process analytical technology (PAT), and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyophilization of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Pharmacology and Toxicology, 978-1-4939-8927-0. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8928-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of Probiotic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probiotic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.179 - 212, 2015, 978-1-4987-3453-0. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b18807-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1257, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 p., 2015, Methods in Molecular Biology, 978-1-4939-2192-8. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2193-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et conservation des ferments lactiques et probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactéries lactiques : de la génétique aux ferments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 848 p., 2008, Sciences et Techniques Agroalimentaires, 978-2-7430-1016-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of lyophilization of a sample of faecal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwintner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017103550A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions pour la lyophilisation de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une composition lyophilisée contenant des bactéries lactiques à viabilité et activité bactériennes améliorées lors d'un stockage à température ambiante et composition obtenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la résistance à la congélation de bactéries lactiques grâce à la microspectroscopie infrarouge haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental report of proposal 20121064 : multimodal single cell studies of Yarrowia lipolytica yeast under dehydration and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP3: Process experiments - Deliverable 3.3: Test of optimal control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP4: Model reduction, validation and simulation - Deliverable 4.2: Portable and documented simulation software for each demonstration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijntje Vollebregt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] . 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cryoprotection et de la congélation sur l'activité acidifiante de bactéries lactiques thermophiles. Relations entre propriétés biologiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Institut National Agronomique Paris Grignon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId598"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6123D5C7"/>
+    <w:nsid w:val="1DBD9481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-fonseca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3394-182X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057054649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-9094-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Nuno Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00120" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13121809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Schebor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13186-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Gault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Cockell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06277-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daniela Carboni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03554-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Tovilla Coutino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Olivares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivares" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11694-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03774-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12201-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Patricio Buceta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutell&#224;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Trelea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2020.11.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kilbride" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02835-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Baboo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Delahaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Milne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39957-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Morris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217304" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01789065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.05.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scutell&#224;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourl&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2018.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourl&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.096" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8444-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2016.11.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Morris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054509" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1040025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00654F" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BSI-140062" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12577" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clarke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Murray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Acton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Morris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Murray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Murray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis T. Antelo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Alonso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.686079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.06.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.12.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQMXSMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Citeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2010.04.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF5QHQX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537095v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Galan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3143034" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195428v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4236CPHQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3142975" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701370100" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Barbouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- D. Rolland" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faszer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Green" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Draper" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. W. Grout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Morris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00998-06" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Goodrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW9Q85V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2005.02.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9L95N9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri&#235;tte Oldenhof" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem F. Wolkers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp049559j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM8J26CZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672062v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679282v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cunin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034136n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZF8QKD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397603v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397545v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo N. Martins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D. Carboni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398133v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L Tovilla-Coutino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006765v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo, A" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano, N" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266911v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.086" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.118" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734376v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266914v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/IDS2018.2018.7421" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266902v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604833v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tordjman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mayeresse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268917v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567200v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567201v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535362v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.008" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDRJPZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536574v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Xu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvananda Sockalingum" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535361v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628106v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598173v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598172v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skepper" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598177v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628100v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsa Canto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balsa-Canto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628120v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598191v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748928v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454611v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brothier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745659v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capuano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonico" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paolesse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626330" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749196v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.09.055" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9M67HWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746624v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755152v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.039" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W39SDJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751750v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754341v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Green" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Fernandez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W.W. Grout" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.087" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJQ94N8M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818597v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750465v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750950v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Green" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.John Morris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubb" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816125v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750962v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814219v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.090" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RG5QHZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813150v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751402v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piggorini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.051" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XC1TB01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751565v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821076v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remillieux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755460v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.10.106" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJ2023X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813661v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814317v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750461v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.067" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVDP09KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812611v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060715" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827044v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2004.10.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-065BPSG8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759113v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395365v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Tavares" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Romano" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Golowczyc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397979v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398066v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy Garc&#237;a" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268926v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Buceta Correa de Borba" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999268v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266903v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.059" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266904v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.184" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266906v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536575v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.052" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC5Z89L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536531v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535314v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628107v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628117v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628108v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628097v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2012.07.029" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H1TJ1F8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628099v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190444v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816303v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824400v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0783-1_38" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882324v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429422591-14" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266898v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Lannoy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8928-7_10" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535358v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493921928" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2193-5_24" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268930v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Affagard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwintner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833421v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586830v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628126v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825586v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-fonseca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3394-182X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057054649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-9094-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Nuno Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00120" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13121809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Schebor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13186-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daniela Carboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03554-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Gault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Cockell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06277-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Olivares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Tovilla Coutino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12201-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Patricio Buceta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutell&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#233;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03774-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fonseca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11694-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Trelea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2020.11.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kilbride" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02835-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Baboo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Delahaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Milne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39957-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scutell&#224;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourl&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2018.04.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01789065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.05.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourl&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.096" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8444-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2016.11.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Morris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054509" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1040025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00654F" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BSI-140062" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12577" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clarke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Murray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Acton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Morris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Murray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis T. Antelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Alonso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.686079" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.06.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.12.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQMXSMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Murray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Citeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2010.04.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF5QHQX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536947v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3142975" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195428v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4236CPHQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Galan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3143034" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701370100" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Barbouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- D. Rolland" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faszer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Green" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Draper" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. W. Grout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Morris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00998-06" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Goodrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW9Q85V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2005.02.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9L95N9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri&#235;tte Oldenhof" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem F. Wolkers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp049559j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM8J26CZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cunin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034136n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZF8QKD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672062v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397545v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo N. Martins" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D. Carboni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398133v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L Tovilla-Coutino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006765v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo, A" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano, N" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266911v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266910v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.086" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.118" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734376v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266914v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/IDS2018.2018.7421" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tordjman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mayeresse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268917v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567201v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536574v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Xu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvananda Sockalingum" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535361v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535362v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilham" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDRJPZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598172v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584095v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skepper" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628106v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598177v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628119v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsa Canto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598192v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balsa-Canto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628120v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598191v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745659v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capuano" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonico" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paolesse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626330" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748928v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454611v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brothier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749196v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.09.055" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9M67HWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746624v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755152v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.039" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W39SDJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751750v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754341v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Green" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Fernandez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W.W. Grout" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.087" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJQ94N8M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818597v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819808v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750950v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758000v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Green" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.John Morris" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubb" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750465v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750962v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813150v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.090" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RG5QHZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751402v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piggorini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.051" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XC1TB01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815517v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816125v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751565v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755460v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.10.106" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJ2023X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821076v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remillieux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813661v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814317v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750461v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.067" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVDP09KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060715" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812611v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827044v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2004.10.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-065BPSG8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759113v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397455v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Tavares" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Romano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Golowczyc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395559v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395365v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397979v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398066v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy Garc&#237;a" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268926v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Buceta Correa de Borba" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266903v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.059" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266904v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.184" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999268v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266906v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535314v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536531v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536575v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.052" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC5Z89L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628107v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628117v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628108v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628097v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2012.07.029" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H1TJ1F8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628099v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190444v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816303v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824400v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0783-1_38" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882324v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429422591-14" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266898v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Lannoy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8928-7_10" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535358v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493921928" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2193-5_24" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268930v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Affagard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwintner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833421v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586830v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628126v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825586v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>