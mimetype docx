--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernanda FONSECA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernanda-fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3394-182X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057054649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAR-9094-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111541. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickpeas’ Cooking Wastewater as an Alternative Source of Galacto-Oligosaccharides for Improving the Freeze-Dried Resistance of Lactic Acid Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Freezing and Freeze-Drying for Preserving and Re-Using a Whole Microbial Cheese Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.1809. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13121809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic study of the differences in lactic acid bacteria resistance to freeze- or spray-drying and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13186-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Legume Wastewater Extracts on the Storage Stability of Freeze-Dried Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Daniela Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-024-03554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Bacillus subtilis’ cellular liquid state at deep sub-zero temperatures in perchlorate brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the mechanisms of L. salivarius CECT5713 resistance to freeze-dried storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.104556. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipid composition of Carnobacterium maltaromaticum CNCM I-3298, a highly cryoresistant lactic bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guérardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.105326. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of frozen and freeze-dried Lactobacillus delbrueckii subsp. bulgaricus CFL1 production via the modification of fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Tovilla Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxad003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protective agents on the storage stability of freeze‑dried Ligilactobacillus salivarius CECT5713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.7235-7249. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3D mathematical modelling to understand the heat transfer mechanisms during freeze-drying using high-throughput vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.118099. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into lactic acid bacteria cryoresistance using FTIR micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 414 (3), pp.1425-1443. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03774-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligilactobacillus salivarius functionalities, applications, and manufacturing challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11694-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer During Freeze-Drying Using a High-throughput vial System in view of Process Scale-up to Serum vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (3), pp.1323-1336. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2020.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Carnobacterium Maltaromaticum CNCM I-3298 Growth and Metabolite Production and Model-Based Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.1922. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transfer temperature from slow cooling to cryogenic storage is critical for optimal recovery of cryopreserved mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259571. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR micro-spectroscopy using synchrotron-based and thermal source-based radiation for probing live bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (26), pp.7049-7061. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02835-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the membrane fluidity and the impact on production of lactic acid bacteria starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Elizabeth Tymczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (17), pp.6867-6883. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-019-10002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des aliments, bioproduits, bioprocédés et procédés alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality in cheeses using PO2 ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events occurring during the cryopreservation of immortalized human T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0217304. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0217304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of varying cooling and thawing rates on the quality of cryopreserved human peripheral blood t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.847-858. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of freeze-dryer design on heat transfer variability investigated using a 3D mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (8), pp.2098-2106. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs médicaux et nouveau procédé de fabrication pour un transfert de microbiote fécal par voie rectale, sans risque, standardisé et prêt à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dried product resistance variability and its influence on the product temperature in pharmaceutical freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D mathematical modelling to understand atypical heat transfer observed in vial freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.226 - 236. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (19), pp.3620 - 3628. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular membrane fluidity of Lactobacillus delbrueckii subsp. bulgaricus under cold and osmotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (18), pp.6907 - 6917. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vial geometry variability influences heat transfer and product temperature during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.770-778. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (4), pp.1427 - 1441. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7935-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Intracellular Vitrification Temperatures for Unicellular Micro Organisms under Conditions Relevant for Cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0152939. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of the secondary drying stage of freeze-drying reveals distinct desorption kinetics for bound water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopropanation of unsaturated fatty acids and membrane rigidification improve the freeze-drying resistance of Lactococcus lactis subsp lactis TOMSC161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Beinsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (2), pp.907 - 918. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-014-6152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary gas transport model Improves the prediction of mass transfer in freeze drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (15-16), pp.1849-1858. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the cryotolerance of lactic acid bacteria using combined synchrotron infrared and fluorescence microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5920-5928. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00654F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and biochemical responses of Yarrowia lipolytica to dehydration induced by air-drying and freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Spectroscopy and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Lactic Acid Bacterium &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;lactis&amp;lt;/i&amp;gt; TOMSC161, Isolated from a Nonscalded Curd Pressed Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01121-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell growth and resistance of Lactococcus lactis subsp lactis TOMSC161 following freezing, drying and freeze-dried storage are differentially affected by fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (3), pp.729 - 740. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low membrane lipid phase transition temperature is associated with a high cryotolerance of [i]Lactobacillus delbrueckii[/i] subspecies [i]bulgaricus[/i] CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (9), pp.5591-5602. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimal Operation Conditions of Freeze-Drying Processes via a Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis T. Antelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (13), pp.1432 - 1448. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2012.686079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical water activity and amorphous state for optimal preservation of lyophilised lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (4), pp.1699-1705. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: The special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: the special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.71--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing protocol effect on quality properties of fruit tissue according to the fruit, the variety and the stage of maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Citeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp.1441 - 1449. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Heat and Mass Transfer in Freeze-Drying of Pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3142975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in texture, cellular structure and cell wall composition in apple tissue as a result of freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.788-797. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of controlled ice nucleation on primary drying stage and protein recovery in vials cooled in a modified freeze-dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074511:1-5. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3143034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Tool for the Optimization of Freeze-Drying Cycles Based on Quality Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.741-751. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373930701370100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of product temperature applied during primary drying on the long-term stability of lyophilized proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.543-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidly cooled horse spermatozoa: loss of viability is due to osmotic imbalance during thawing, not intracellular ice formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.804-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus delbrueckii subsp. bulgaricus in glycerol suspensions : freezing kinetics and storage temperature effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (10), pp.6474-6482. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00998-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high viscosity encountered during freezing in glycerol solutions: effects on cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (3), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of formulations for the development of two stable freeze-dried proteins during both dried and liquid storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sucrose and maltodextrin on the physical properties and survival of air-dried &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt;: an in situ fourier transform infrared spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriëtte Oldenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem F. Wolkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp049559j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of freeze-dried Lactobacillus bulgaricus suspensions and protective media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034136n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: the effect of cell type and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryo Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(03)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of quantifying the loss of acidification activity of lactic acid starters during freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of preserving beneficial bacteria: strategies and tools to identify stress mechanisms and sites of cell damage induced by dehydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLFD 2024 - 10Th International Symposium on Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars and icy moon relevant brines and pressures depress the onset of intracellular vitrification to deep subzero temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA - European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Carlos III de Madrid Ronda de Toledo, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus Subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performances of the production of dried lactic acid bacteria concentrates protected by fructo-oligosaccharides ICEF14, June 20 th to 23 rd 2023, Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gauducheau-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts containing galacto-oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CQM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential scanning calorimetry applied to the preservation of bacteria and mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT53 - 53èmes Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical transfer temperature from slow cooling to cryogenic storage for optimal recovery across a range of cryopreserved mammalian cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH stress during growth on the physiological, biophysical and biochemical properties of Carnobacterium maltaromaticum cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell adaptation to environmental stress during fermentation improves cryo-and drying resistance: A focus on membrane properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de L Tovilla-Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructose oligosaccharides as a novel cryoprotectant for mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Inconnue, France. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simplified lipid model of bacterial membrane to investigate specific interactions with oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele da Silva Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. pp.173, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary analytical approaches improving knowledge on lactic acid bacteria cryoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. 166-166 p., </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical thermal range for controlled rate cooling for mammalian cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events during cryopreservation: consequences on cells’ post-thaw performance and on cryobiological protocols optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization of Pharmaceuticals ISLFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach towards environmentally friendly processes for preserving lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multi-vial mathematical model to design freeze-drying cycles for pharmaceuticals at known risk of failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/IDS2018.2018.7421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CHAM, Switzerland. pp.13, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the desorption kinetics explain the residual moisture content heterogeneity observed in pharmaceuticals freeze-drying process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tordjman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mayeresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bio‐procédés : exemple des bactéries lactiques stabilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-CEPIA, Mar 2017, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'écosystèmes microbiens fromagers : preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries lactiques sous la lumière du synchrotron pour comprendre les mécanismes de cryotolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity in single bacterial cells to study the impact of cryopreservation and its related stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Physics and Biological Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodFactory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of heat transfer predicts the edge vial effect in different freeze-drying configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 CPPR Conference Freeze-Drying of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage scale-up using the design space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 PDA Conference, Pharmaceutical Freeze Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PDA., Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for an eco-friendly management of the production of stabilized microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges underlying the in situ analysis of single bacterial cells by synchrotron FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Raman spectroscopy to understand the osmotic stress response of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruvananda Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Journées du Groupe Français de Spectroscopies Vibrationnelles (GFSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally eco-reasoned design process for functional yeast production and stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camarasa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of membrane biophysical properties to better understand bacterial tolerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Stress: from molecules to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vial heat transfer heterogeneity during freeze-drying: role of vial geometry and position on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference ISL-FD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial measurement of the intracellular glass transition of a mammalian cell type under cryopreservation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Crryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. pp.538, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying modeling: prediction of spatial distribution of product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spectroscopy of Biological Molecules XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oxford, United Kingdom. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase freeze-drying recovery of biological products by manipulating the ice crystal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Skepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Conference of the British Association for Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual gas diffusion model improves the prediction of mass transfer in freeze-drying (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2014 - 19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation: impact sur la valeur nutritionnelle des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de l'Association Française des Diététiciens et Nutritionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling ice nucleation: the Pros & the Cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDA International Conference of Lyophilization and Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de la membrane et résistance à la lyophilisation de ferments lactiques : Intérêt de la mesure de fluidité membranaire par cytométrie en flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès Annuel de l’Association Française de Cytométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale de procédés bio-industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIV. Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies of freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balsa Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL-FD: 5th International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Pennont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and chemical responses of Lb. bulgaricus to freezing by infrared microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Soleil User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time optimization of freeze-drying of lactic acid bacteria (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDDP2012 - 5th International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membrane Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic nose characterization of the quality parameters of freeze-dried bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paolesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Olfaction and Electronic Nose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New York, United States. pp.125-126, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3626330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing live cellular responses to freezing by infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CellNanoSpec 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behavior of food protein's supramolecular structure during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fermentation Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria : effect of process variables on cell injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Corvallis, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality degradation of lactic acid bacteria during the freeze drying process : experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus: towards a quantitative understanding of the cell biophysical response during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for risk assessment of quality failures: Application to microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of intracellular ice in rapidly cooled spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water mobility and ice crystallisation in plant tissue during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pigorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTB Annual Scientific Meeting, AGM and Symposium"Application of Cryobiology from Human Tissue Engineering to Plant Genebank Integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium ice formation affects the survival of bull sperm at rapid cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W.W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in freeze-dried lactic acid bacteria: Friend or Foe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroFoodWater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation of pellets : experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSIA-EFCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modelling to optimise freeze-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiongain's 2nd Annual Lyophilisation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the cryopreservation of Drosophila melanogaster larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gubb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannover, Germany. pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryotolerance of lactic acid bacteria is influenced by their passive and active responses to cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for General Microbiology (SGM) : Autumn Meeting Edimburgh Conference Centre Heriot-Watt University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of lactic acid bacteria : relevance of physical properties on formulation and process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. Congreso Latinoamericano de Microbiologia et Hygiena de los Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing : a critical step for freeze-drying cycle development and product stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 ISPE Conference : Lyophilisation: Scientific Issues of the Process and Introduction to a Risk-Based Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality by deisgn approach : the particular case of freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 PDA Conference on Quality by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly modeling of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Breckenridge, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of freezing, especially the controlled nucleation, on protein freeze-drying efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of freeze-dried Lb Bulgaricus cells: the freezing kinetics effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural, histological and cell wall composition changes in apple tissue caused by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piggorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology, SLTB Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on protein formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPE Conference on Manufacturing Excellence 2008. Lyophilization: Meeting the Challenges of a Critical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tempa,Fl, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum freeze-drying of a bed of food pellets: Experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 10 - International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on formulation and on freeze-drying development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Institut International du Froid (IIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Nov 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glassy state of the freeze-concentrated medium formed during freezing: effects on cryopreservation of Lb. bulgaricus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Anual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lake Louise, Alberta, Canada. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2007.10.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled nucleation improves the efficiency pharmaceutical proteins lyophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of lactic acid bacteria: relevance of physical properties on formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Int. DOM Symposium on Microbial Formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimisation based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and biological stability of freeze-dried polymer-sucrose protein formulations related to water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of lactic acid bacteria: Effect of linear cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hamburg, Germany. pp.395-396, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of glass transition in freeze-drying kinetic modelling to improve protein stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology "Food is Life", IUFOST XIIIth Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical properties of bioproducts on formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Pharmaceutical Engineering (ISPE). Lyophilization Technologies and Practice Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Biotechnology (MCB1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimization based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of frozen and freeze-dried starters : Impact on process conditions and formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minisymposium on Antifungal lactic acid and propionic acid bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell conditioning on the resistance to freezing of Lactobacillus bulgaricus CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Streit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINAFERM 2005, XV Simposio Nacional de Bioprocessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus bulgaricus suspensions: interactions between cryoprotectants, freezing rates and storage temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective property for the formulation of a freeze-dried food ingredient: Glass transition or Collapse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Congress on Engineering and Food (ICEF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: effect of cell concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Biological Standards and Control and the Society of Low Temperature Biology entitled "Current Trends in Cryobiology and Lyophilization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the current status of Process Analytical Technology applied to lyophilization: Instrumentation, kinetics, quality criteria and risks area in the cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnett International’s Annual Conference on Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining cryoprotective agents may improve the resistance to freezing and storage of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Edimburg, United Kingdom. pp.316-389, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2002.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture conditions improve lactic acid bacteria resistance to freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra. Khaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microbial Stress and Recovery in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Quimper, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterization of water mobility in media used for lactic acid bacteria production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoral 99 : 11èmes Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nantes, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of lactic acid bacteria to freezing is controlled by culture and freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Marseille, France. 272 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSC study of fermentation media and bacterial suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Water Management in the Design and Distribution of Quality Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale up of layer-by-layer microencapsulation of probiotic bacteria Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. Golowczyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Food Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia de L. plantarum WCFS1 frente a distintos métodos de secado: análisis de componentes celulares asociados a su degradación mediante microespectroscopía FTIR en suspensión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso argentino de ciencia y tecnología de alimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la estabilidad de L. bulgaricus protegido con fructooligosacáridos durante el secado y el almacenamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermodynamique de la croissance microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021 16ème congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stressful conditions during fermentation and preservation for improving the stability of freeze-dried Lactobacillus salivarius BT621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying in atypical vials: how to model heat transfer during sublimation by using 3D mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Buceta Correa de Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium. 2019, 9th International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency of freezing and thawing rates on cryopreserved human t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of lipid droplet using synchrotron label-free multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Physics and Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France. , 2018, 4th International Conference on Physics and Biological Systems 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation-related stresses in Lactobacillus delbrueckii SUBSP. Bulgaricus: Global and multi-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving bacteria with oligosaccharides and eco-friendly processes (Premium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nuno Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85, pp.172-173, 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the physiological states of Carnobacterium maltaromaticum obtained” by applying stressful fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Puentes Mancipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Microbial Stress: from systems to molecules and back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cork, Ireland. 2018, 4th Microbial Stress: from systems to molecules and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising controlled rate freezing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing ATMPs – moving from approvable to commercial success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron label free multimodal imaging to explore lipid droplets in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Analyses moléculaires de l’organisation et du remodelage des membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Roscoff, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges for freeze-drying complex biological systems: State of the art and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Havana, Cuba. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Preservation of a smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concepta smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017, FEMS 2017 ABSTRACT BOOK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria: From the understanding of the mechanisms of cell resistance to the sustainable process development and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Colloque du Club de Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria : state of the art and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of cryotolerance mechanisms in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.548, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity by fluorescence anisotropy to better understand bacterial toloerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Elsevier Ltd, 71, pp.549, 2015, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.550, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the in situ study of bacterial single cells following freeze-drying using synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sao Paulo, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the measurement of membrane fluidity at subzero temperatures for improving cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom. Biomedical Spectroscopy and Imaging, 3(3), 2013, Biomedical Spectroscopy and Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the advantages and disadvantages of controlling ice nucleation in the lyophilisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMi Inaugural Meeting on Lyophilisation: Freeze-Drying in Pharmaceuticals and Biopharmaceutical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, London, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using synchroton infrared microspectroscopy to better understand the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Elsevier Ltd, Cryobiology, 65 (3), 2012, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2012.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell membrane fluidity : its significance for freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Cryobiology, 2012, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behaviour of food protein’s supramolecular structures during freezedrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Greece. Petros S. Taoukis;Nikolaos G. Stoforos;Vaios T. Karathanos;George D. Saravacos Cosmosware, Ag. Ioannou 53, Athens, Greece, 0030 2106013922 cosmosware@ath.forthnet.gr, 2011, FOOD PROCESS ENGINEERING IN A CHANGING WORLD Proceedings of the 11 th International Congress on Engineering and Food (ICEF11) 3 volumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary drying above Tg' on the long term stability of freeze-dried proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-Drying of Lactic Acid Bacteria: A Stepwise Approach for Developing a Freeze-Drying Protocol Based on Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Willem F. Wolkers; Harriëtte Oldenhof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2180, Springer US, pp.703-719, 2021, Methods in Molecular Biology, 978-1-0716-0782-4. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0783-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Lactic Acid Bacteria in Time-Temperature Integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Biscola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.241-260, 2020, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429422591-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up of freeze-drying cycles, the use of process analytical technology (PAT), and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyophilization of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Pharmacology and Toxicology, 978-1-4939-8927-0. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8928-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of Probiotic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probiotic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.179 - 212, 2015, 978-1-4987-3453-0. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b18807-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1257, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 p., 2015, Methods in Molecular Biology, 978-1-4939-2192-8. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2193-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et conservation des ferments lactiques et probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactéries lactiques : de la génétique aux ferments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 848 p., 2008, Sciences et Techniques Agroalimentaires, 978-2-7430-1016-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of lyophilization of a sample of faecal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwintner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017103550A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions pour la lyophilisation de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une composition lyophilisée contenant des bactéries lactiques à viabilité et activité bactériennes améliorées lors d'un stockage à température ambiante et composition obtenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la résistance à la congélation de bactéries lactiques grâce à la microspectroscopie infrarouge haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental report of proposal 20121064 : multimodal single cell studies of Yarrowia lipolytica yeast under dehydration and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP3: Process experiments - Deliverable 3.3: Test of optimal control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP4: Model reduction, validation and simulation - Deliverable 4.2: Portable and documented simulation software for each demonstration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijntje Vollebregt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] . 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cryoprotection et de la congélation sur l'activité acidifiante de bactéries lactiques thermophiles. Relations entre propriétés biologiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Institut National Agronomique Paris Grignon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId598"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernanda FONSECA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernanda-fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3394-182X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057054649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=roNN7VMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAR-9094-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111541. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Freezing and Freeze-Drying for Preserving and Re-Using a Whole Microbial Cheese Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.1809. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13121809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chickpeas’ Cooking Wastewater as an Alternative Source of Galacto-Oligosaccharides for Improving the Freeze-Dried Resistance of Lactic Acid Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (6), pp.1490-1500. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic study of the differences in lactic acid bacteria resistance to freeze- or spray-drying and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13186-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Legume Wastewater Extracts on the Storage Stability of Freeze-Dried Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo Nuno Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Daniela Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-024-03554-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Bacillus subtilis’ cellular liquid state at deep sub-zero temperatures in perchlorate brines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.588. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the mechanisms of L. salivarius CECT5713 resistance to freeze-dried storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.104556. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2023.104556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipid composition of Carnobacterium maltaromaticum CNCM I-3298, a highly cryoresistant lactic bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yamakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guérardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 255, pp.105326. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2023.105326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective optimization of frozen and freeze-dried Lactobacillus delbrueckii subsp. bulgaricus CFL1 production via the modification of fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Lourdes Tovilla Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gohon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (2), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxad003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of protective agents on the storage stability of freeze‑dried Ligilactobacillus salivarius CECT5713</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.7235-7249. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12201-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3D mathematical modelling to understand the heat transfer mechanisms during freeze-drying using high-throughput vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.118099. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligilactobacillus salivarius functionalities, applications, and manufacturing challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.57-80. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11694-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into lactic acid bacteria cryoresistance using FTIR micro-spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 414 (3), pp.1425-1443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03774-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer During Freeze-Drying Using a High-throughput vial System in view of Process Scale-up to Serum vials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Patricio Buceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (3), pp.1323-1336. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2020.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of Carnobacterium Maltaromaticum CNCM I-3298 Growth and Metabolite Production and Model-Based Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.1922. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10081922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transfer temperature from slow cooling to cryogenic storage is critical for optimal recovery of cryopreserved mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259571. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTIR micro-spectroscopy using synchrotron-based and thermal source-based radiation for probing live bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (26), pp.7049-7061. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02835-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the membrane fluidity and the impact on production of lactic acid bacteria starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Elizabeth Tymczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gómez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103 (17), pp.6867-6883. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-019-10002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guide for Ex Vivo Handling and storage of stool samples Intended for Fecal Microbiota transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8897. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45173-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of culture conditions on the technological properties of Carnobacterium maltaromaticum CNCM I-3298 starters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1468-1479. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.14223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception des aliments, bioproduits, bioprocédés et procédés alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events occurring during the cryopreservation of immortalized human T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (5), pp.e0217304. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0217304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality in cheeses using PO2 ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of varying cooling and thawing rates on the quality of cryopreserved human peripheral blood t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39957-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 184, pp.847-858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of freeze-dryer design on heat transfer variability investigated using a 3D mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107 (8), pp.2098-2106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux dispositifs médicaux et nouveau procédé de fabrication pour un transfert de microbiote fécal par voie rectale, sans risque, standardisé et prêt à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Béra-Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01651998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the dried product resistance variability and its influence on the product temperature in pharmaceutical freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 128, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D mathematical modelling to understand atypical heat transfer observed in vial freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.226 - 236. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (19), pp.3620 - 3628. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7an00257b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular membrane fluidity of Lactobacillus delbrueckii subsp. bulgaricus under cold and osmotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (18), pp.6907 - 6917. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-017-8444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vial geometry variability influences heat transfer and product temperature during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.770-778. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (4), pp.1427 - 1441. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7935-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Intracellular Vitrification Temperatures for Unicellular Micro Organisms under Conditions Relevant for Cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.e0152939. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of the secondary drying stage of freeze-drying reveals distinct desorption kinetics for bound water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1054509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclopropanation of unsaturated fatty acids and membrane rigidification improve the freeze-drying resistance of Lactococcus lactis subsp lactis TOMSC161</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Beinsteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (2), pp.907 - 918. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-014-6152-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A binary gas transport model Improves the prediction of mass transfer in freeze drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (15-16), pp.1849-1858. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2015.1040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the cryotolerance of lactic acid bacteria using combined synchrotron infrared and fluorescence microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (17), pp.5920-5928. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5AN00654F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and biochemical responses of Yarrowia lipolytica to dehydration induced by air-drying and freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Spectroscopy and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Lactic Acid Bacterium &amp;lt;i&amp;gt;Lactococcus lactis&amp;lt;/i&amp;gt; subsp. &amp;lt;i&amp;gt;lactis&amp;lt;/i&amp;gt; TOMSC161, Isolated from a Nonscalded Curd Pressed Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01121-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell growth and resistance of Lactococcus lactis subsp lactis TOMSC161 following freezing, drying and freeze-dried storage are differentially affected by fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (3), pp.729 - 740. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low temperature limit for life on earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low membrane lipid phase transition temperature is associated with a high cryotolerance of [i]Lactobacillus delbrueckii[/i] subspecies [i]bulgaricus[/i] CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (9), pp.5591-5602. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Optimal Operation Conditions of Freeze-Drying Processes via a Multilevel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis T. Antelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (13), pp.1432 - 1448. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2012.686079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical water activity and amorphous state for optimal preservation of lyophilised lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (4), pp.1699-1705. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: The special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing injury: the special case of the sperm cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.71--80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing protocol effect on quality properties of fruit tissue according to the fruit, the variety and the stage of maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Citeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (9), pp.1441 - 1449. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Heat and Mass Transfer in Freeze-Drying of Pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3142975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in texture, cellular structure and cell wall composition in apple tissue as a result of freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (7), pp.788-797. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of controlled ice nucleation on primary drying stage and protein recovery in vials cooled in a modified freeze-dryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (7), pp.074511:1-5. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3143034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Tool for the Optimization of Freeze-Drying Cycles Based on Quality Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (5), pp.741-751. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373930701370100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of product temperature applied during primary drying on the long-term stability of lyophilized proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.543-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidly cooled horse spermatozoa: loss of viability is due to osmotic imbalance during thawing, not intracellular ice formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Faszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Draper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. W. W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.804-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus delbrueckii subsp. bulgaricus in glycerol suspensions : freezing kinetics and storage temperature effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (10), pp.6474-6482. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00998-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high viscosity encountered during freezing in glycerol solutions: effects on cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Goodrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Acton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52 (3), pp.323-334. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et lyophilisation de matrices fromagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.26.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical characterisation of formulations for the development of two stable freeze-dried proteins during both dried and liquid storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alarcon-Lorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2005.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sucrose and maltodextrin on the physical properties and survival of air-dried &amp;lt;em&amp;gt;Lactobacillus bulgaricus&amp;lt;/em&amp;gt;: an in situ fourier transform infrared spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriëtte Oldenhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem F. Wolkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp049559j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of freeze-dried Lactobacillus bulgaricus suspensions and protective media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp034136n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: the effect of cell type and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryo Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4), pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbruekii subsp bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus CFL1 with additives displaying different protective effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mihoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (11), pp.917-926. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(03)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and frozen storage of Streptococcus thermophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to freezing and to frozen storage of Streptococcus themophilus is related to membrane fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (11), pp.2347-2356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating conditions that affect the resistance of lactic acid bacteria to freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (3), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2001.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State diagrams and sorption isotherms of bacterial suspensions and fermented medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 366 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00725-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of quantifying the loss of acidification activity of lactic acid starters during freezing and frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of preserving beneficial bacteria: strategies and tools to identify stress mechanisms and sites of cell damage induced by dehydration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLFD 2024 - 10Th International Symposium on Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars and icy moon relevant brines and pressures depress the onset of intracellular vitrification to deep subzero temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EANA - European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Carlos III de Madrid Ronda de Toledo, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate salts lower the vitrification point of Bacillus Subtilis to temperatures lower than those expected beneath the Martian south pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Astrobiology Network Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental performances of the production of dried lactic acid bacteria concentrates protected by fructo-oligosaccharides ICEF14, June 20 th to 23 rd 2023, Nantes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gauducheau-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts containing galacto-oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CQM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential scanning calorimetry applied to the preservation of bacteria and mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT53 - 53èmes Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical transfer temperature from slow cooling to cryogenic storage for optimal recovery across a range of cryopreserved mammalian cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perchlorate brines in the Martian deep subsurface and the low temperature limit for life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH stress during growth on the physiological, biophysical and biochemical properties of Carnobacterium maltaromaticum cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial cell adaptation to environmental stress during fermentation improves cryo-and drying resistance: A focus on membrane properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de L Tovilla-Coutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ropers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructose oligosaccharides as a novel cryoprotectant for mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo, A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Delettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romano, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Inconnue, France. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary analytical approaches improving knowledge on lactic acid bacteria cryoresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. 166-166 p., </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a simplified lipid model of bacterial membrane to investigate specific interactions with oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele da Silva Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, CA, United States. pp.173, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes sur la production et la stabilisation de bactéries lactiques à haute fonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical thermal range for controlled rate cooling for mammalian cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical events during cryopreservation: consequences on cells’ post-thaw performance and on cryobiological protocols optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization of Pharmaceuticals ISLFD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach towards environmentally friendly processes for preserving lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Quentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on production and stabilization of lactic acid bacteria with high de functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBL 2019 - 22. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multi-vial mathematical model to design freeze-drying cycles for pharmaceuticals at known risk of failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/IDS2018.2018.7421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial International Conference on Artificial Evolution (EA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CHAM, Switzerland. pp.13, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the desorption kinetics explain the residual moisture content heterogeneity observed in pharmaceuticals freeze-drying process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Tordjman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mayeresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bio‐procédés : exemple des bactéries lactiques stabilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaséminaire CEPIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-CEPIA, Mar 2017, Massy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'écosystèmes microbiens fromagers : preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries lactiques sous la lumière du synchrotron pour comprendre les mécanismes de cryotolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Réfrégiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity in single bacterial cells to study the impact of cryopreservation and its related stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Physics and Biological Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodFactory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of heat transfer predicts the edge vial effect in different freeze-drying configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 CPPR Conference Freeze-Drying of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Breckenridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to manage scale-up using the design space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemio Plana-Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 PDA Conference, Pharmaceutical Freeze Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PDA., Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at WUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment for an eco-friendly management of the production of stabilized microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Raman spectroscopy to understand the osmotic stress response of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruvananda Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Journées du Groupe Français de Spectroscopies Vibrationnelles (GFSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges underlying the in situ analysis of single bacterial cells by synchrotron FTIR spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally eco-reasoned design process for functional yeast production and stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camarasa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Dat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Endrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vial heat transfer heterogeneity during freeze-drying: role of vial geometry and position on the shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference ISL-FD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of membrane biophysical properties to better understand bacterial tolerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Stress: from molecules to systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial measurement of the intracellular glass transition of a mammalian cell type under cryopreservation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Crryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. pp.538, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying modeling: prediction of spatial distribution of product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron UV fluorescence microscopy for determining membrane fluidity modification of single bacteria with temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spectroscopy of Biological Molecules XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Oxford, United Kingdom. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BSI-140062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Athes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase freeze-drying recovery of biological products by manipulating the ice crystal morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Skepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Conference of the British Association for Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual gas diffusion model improves the prediction of mass transfer in freeze-drying (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDS 2014 - 19th International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation: impact sur la valeur nutritionnelle des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude de l'Association Française des Diététiciens et Nutritionnistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling ice nucleation: the Pros & the Cons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Cristian Tréléa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDA International Conference of Lyophilization and Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de la membrane et résistance à la lyophilisation de ferments lactiques : Intérêt de la mesure de fluidité membranaire par cytométrie en flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delacroix-Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès Annuel de l’Association Française de Cytométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse environnementale de procédés bio-industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIV. Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies of freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Balsa Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing smart control strategies for the freeze-drying of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL-FD: 5th International Conference on Lyophilization and Freeze Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and chemical responses of Lb. bulgaricus to freezing by infrared microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Soleil User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvann Pennont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time optimization of freeze-drying of lactic acid bacteria (communication orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Balsa-Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDDP2012 - 5th International Symposium on Spray Dried Dairy Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membrane Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic nose characterization of the quality parameters of freeze-dried bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paolesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Olfaction and Electronic Nose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New York, United States. pp.125-126, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3626330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing live cellular responses to freezing by infrared spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CellNanoSpec 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behavior of food protein's supramolecular structure during freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation in the industrial perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Fermentation Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria : effect of process variables on cell injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Corvallis, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2011.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality degradation of lactic acid bacteria during the freeze drying process : experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 11, International Congress of Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Lactobacillus delbrueckii subsp. bulgaricus: towards a quantitative understanding of the cell biophysical response during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for risk assessment of quality failures: Application to microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in freeze-dried lactic acid bacteria: Friend or Foe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Douania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroFoodWater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium ice formation affects the survival of bull sperm at rapid cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.W.W. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2010.10.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of intracellular ice in rapidly cooled spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water mobility and ice crystallisation in plant tissue during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pigorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTB Annual Scientific Meeting, AGM and Symposium"Application of Cryobiology from Human Tissue Engineering to Plant Genebank Integration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyophilisation of pellets : experimental and modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFSIA-EFCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer modelling to optimise freeze-drying cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiongain's 2nd Annual Lyophilisation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the cryopreservation of Drosophila melanogaster larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon E. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gubb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hannover, Germany. pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryotolerance of lactic acid bacteria is influenced by their passive and active responses to cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for General Microbiology (SGM) : Autumn Meeting Edimburgh Conference Centre Heriot-Watt University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of lactic acid bacteria : relevance of physical properties on formulation and process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. Congreso Latinoamericano de Microbiologia et Hygiena de los Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Punta del Este, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing : a critical step for freeze-drying cycle development and product stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 ISPE Conference : Lyophilisation: Scientific Issues of the Process and Introduction to a Risk-Based Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of freezing, especially the controlled nucleation, on protein freeze-drying efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly modeling of the freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Freeze Drying of Pharmaceuticals and Biologicals Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Breckenridge, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of freeze-dried Lb Bulgaricus cells: the freezing kinetics effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Charlotte, North Carolina, United States. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality by deisgn approach : the particular case of freeze-drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 PDA Conference on Quality by Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural, histological and cell wall composition changes in apple tissue caused by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chassagne-Berces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Piggorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of Society for Low Temperature Biology, SLTB Symposium 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2008.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on protein formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPE Conference on Manufacturing Excellence 2008. Lyophilization: Meeting the Challenges of a Critical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tempa,Fl, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum freeze-drying of a bed of food pellets: Experimental study and mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF 10 - International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled nucleation improves the efficiency pharmaceutical proteins lyophilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal properties on formulation and on freeze-drying development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Institut International du Froid (IIF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Nov 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glassy state of the freeze-concentrated medium formed during freezing: effects on cryopreservation of Lb. bulgaricus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Anual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lake Louise, Alberta, Canada. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2007.10.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of lactic acid bacteria: relevance of physical properties on formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Int. DOM Symposium on Microbial Formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimisation based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informa Life Sciences. Lyophilization of Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and biological stability of freeze-dried polymer-sucrose protein formulations related to water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of lactic acid bacteria: Effect of linear cooling rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hamburg, Germany. pp.395-396, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2006.10.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physical properties of bioproducts on formulation and freeze-drying cycle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Pharmaceutical Engineering (ISPE). Lyophilization Technologies and Practice Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of glass transition in freeze-drying kinetic modelling to improve protein stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. World Congress of Food Science and Technology "Food is Life", IUFOST XIIIth Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/IUFoST:20060715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in lactic acid fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Congress on Biotechnology (MCB1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interactive tool for freeze-drying cycle optimization based on product quality criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFSIA-EFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of frozen and freeze-dried starters : Impact on process conditions and formulation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minisymposium on Antifungal lactic acid and propionic acid bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell conditioning on the resistance to freezing of Lactobacillus bulgaricus CFL1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Streit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SINAFERM 2005, XV Simposio Nacional de Bioprocessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of frozen Lactobacillus bulgaricus suspensions: interactions between cryoprotectants, freezing rates and storage temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective property for the formulation of a freeze-dried food ingredient: Glass transition or Collapse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.International Congress on Engineering and Food (ICEF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the current status of Process Analytical Technology applied to lyophilization: Instrumentation, kinetics, quality criteria and risks area in the cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barnett International’s Annual Conference on Freeze-drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse temperature of bacterial suspensions: effect of cell concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Institute of Biological Standards and Control and the Society of Low Temperature Biology entitled "Current Trends in Cryobiology and Lyophilization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining cryoprotective agents may improve the resistance to freezing and storage of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Edimburg, United Kingdom. pp.316-389, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/cryo.2002.2369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture conditions improve lactic acid bacteria resistance to freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahra. Khaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microbial Stress and Recovery in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Quimper, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterization of water mobility in media used for lactic acid bacteria production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agoral 99 : 11èmes Rencontres Scientifiques et Technologiques des Industries Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Nantes, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of lactic acid bacteria to freezing is controlled by culture and freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Marseille, France. 272 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSC study of fermentation media and bacterial suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Water Management in the Design and Distribution of Quality Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale up of layer-by-layer microencapsulation of probiotic bacteria Lactiplantibacillus plantarum WCFS1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. Golowczyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Lactiplantibacillus plantarum WCFS1 during freezing, freeze-drying, and storage using legume wastewater extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalo N. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Food Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistencia de L. plantarum WCFS1 frente a distintos métodos de secado: análisis de componentes celulares asociados a su degradación mediante microespectroscopía FTIR en suspensión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso argentino de ciencia y tecnología de alimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la estabilidad de L. bulgaricus protegido con fructooligosacáridos durante el secado y el almacenamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite Gagneten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Schebor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII Congreso Internacional de Ciencia y Tecnología de Alimentos (CICYTAC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cordoba, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermodynamique de la croissance microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2021 16ème congrès national de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stressful conditions during fermentation and preservation for improving the stability of freeze-dried Lactobacillus salivarius BT621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guerrero Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Campoy García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Microbial Stress Conference of the European Federation of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying in atypical vials: how to model heat transfer during sublimation by using 3D mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Buceta Correa de Borba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ghent, Belgium. 2019, 9th International Symposium on Lyophilization and Pharmaceutics ISLFD 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency of freezing and thawing rates on cryopreserved human t cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Baboo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of lipid droplet using synchrotron label-free multimodal imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Physics and Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France. , 2018, 4th International Conference on Physics and Biological Systems 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation-related stresses in Lactobacillus delbrueckii SUBSP. Bulgaricus: Global and multi-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85 (December 2018), 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving bacteria with oligosaccharides and eco-friendly processes (Premium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Nuno Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain. Elsevier Ltd, Cryobiology, 85, pp.172-173, 2018, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the physiological states of Carnobacterium maltaromaticum obtained” by applying stressful fermentation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Felipe Puentes Mancipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Microbial Stress: from systems to molecules and back</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cork, Ireland. 2018, 4th Microbial Stress: from systems to molecules and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising controlled rate freezing protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kilbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.John Morris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing ATMPs – moving from approvable to commercial success</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of Preservation of a smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concepta smear surface-ripened cheese ecosystem by freezing and freeze-drying: a proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists FEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain. 2017, FEMS 2017 ABSTRACT BOOK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron label free multimodal imaging to explore lipid droplets in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Analyses moléculaires de l’organisation et du remodelage des membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Roscoff, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges for freeze-drying complex biological systems: State of the art and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Havana, Cuba. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria: From the understanding of the mechanisms of cell resistance to the sustainable process development and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Colloque du Club de Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA Food 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of bacteria : state of the art and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of cryotolerance mechanisms in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.548, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping membrane fluidity by fluorescence anisotropy to better understand bacterial toloerance to osmotic and cold stresses encountered during freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Elsevier Ltd, 71, pp.549, 2015, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lieben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Ostrava, Czech Republic. Academic Press - Elsevier, Cryobiology, 71 (3), pp.550, 2015, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the in situ study of bacterial single cells following freeze-drying using synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference of Lyophilization and Freeze-Drying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sao Paulo, Brazil. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the measurement of membrane fluidity at subzero temperatures for improving cell cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Refregiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules (ECSBM 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom. Biomedical Spectroscopy and Imaging, 3(3), 2013, Biomedical Spectroscopy and Imaging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the advantages and disadvantages of controlling ice nucleation in the lyophilisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMi Inaugural Meeting on Lyophilisation: Freeze-Drying in Pharmaceuticals and Biopharmaceutical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, London, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using synchroton infrared microspectroscopy to better understand the freezing-resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Elsevier Ltd, Cryobiology, 65 (3), 2012, Cryobiology. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2012.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell membrane fluidity : its significance for freezing resistance of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrah Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Annual Meeting of the Society for Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rosario, Argentina. Cryobiology, 2012, Cryobiology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical behaviour of food protein’s supramolecular structures during freezedrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Athènes, Greece. Petros S. Taoukis;Nikolaos G. Stoforos;Vaios T. Karathanos;George D. Saravacos Cosmosware, Ag. Ioannou 53, Athens, Greece, 0030 2106013922 cosmosware@ath.forthnet.gr, 2011, FOOD PROCESS ENGINEERING IN A CHANGING WORLD Proceedings of the 11 th International Congress on Engineering and Food (ICEF11) 3 volumes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of primary drying above Tg' on the long term stability of freeze-dried proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amorph 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-Drying of Lactic Acid Bacteria: A Stepwise Approach for Developing a Freeze-Drying Protocol Based on Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Willem F. Wolkers; Harriëtte Oldenhof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2180, Springer US, pp.703-719, 2021, Methods in Molecular Biology, 978-1-0716-0782-4. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0783-1_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Lactic Acid Bacteria in Time-Temperature Integrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Biscola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Keravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.241-260, 2020, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429422591-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-up of freeze-drying cycles, the use of process analytical technology (PAT), and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Scutellà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan-Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyophilization of Pharmaceuticals and Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2019, Methods in Pharmacology and Toxicology, 978-1-4939-8927-0. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-8928-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of Probiotic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Probiotic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.179 - 212, 2015, 978-1-4987-3453-0. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b18807-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryopreservation and Freeze-Drying Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1257, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 p., 2015, Methods in Molecular Biology, 978-1-4939-2192-8. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2193-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et conservation des ferments lactiques et probiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Obert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactéries lactiques : de la génétique aux ferments.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 848 p., 2008, Sciences et Techniques Agroalimentaires, 978-2-7430-1016-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of lyophilization of a sample of faecal microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Schwintner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017103550A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositions pour la lyophilisation de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d'une composition lyophilisée contenant des bactéries lactiques à viabilité et activité bactériennes améliorées lors d'un stockage à température ambiante et composition obtenue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges G. Corrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la compréhension de la résistance à la congélation de bactéries lactiques grâce à la microspectroscopie infrarouge haute résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental report of proposal 20121064 : multimodal single cell studies of Yarrowia lipolytica yeast under dehydration and thermal stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP3: Process experiments - Deliverable 3.3: Test of optimal control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Trelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European project CAFE WP4: Model reduction, validation and simulation - Deliverable 4.2: Portable and documented simulation software for each demonstration process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud van Der Sman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijntje Vollebregt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] . 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cryoprotection et de la congélation sur l'activité acidifiante de bactéries lactiques thermophiles. Relations entre propriétés biologiques et thermodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Institut National Agronomique Paris Grignon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId599"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DBD9481"/>
+    <w:nsid w:val="057FFC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-fonseca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3394-182X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057054649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-9094-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Nuno Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00120" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13121809" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Schebor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13186-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daniela Carboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03554-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Gault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Cockell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06277-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Olivares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104556" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Tovilla Coutino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12201-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Patricio Buceta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutell&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#233;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03774-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivares" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fonseca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11694-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Trelea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2020.11.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kilbride" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259571" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02835-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Baboo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Delahaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Milne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39957-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scutell&#224;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourl&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2018.04.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01789065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.05.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourl&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.096" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8444-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2016.11.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565156v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Morris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054509" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1040025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00654F" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BSI-140062" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194098v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12577" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clarke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Murray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Acton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066207" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Morris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Murray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis T. Antelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Alonso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.686079" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.06.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.12.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQMXSMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Murray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Citeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2010.04.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF5QHQX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536947v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3142975" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195428v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4236CPHQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Galan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3143034" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701370100" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655952v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Barbouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- D. Rolland" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faszer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Green" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Draper" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. W. Grout" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Morris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00998-06" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Goodrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW9Q85V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2005.02.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9L95N9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri&#235;tte Oldenhof" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem F. Wolkers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp049559j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM8J26CZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cunin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034136n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZF8QKD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672062v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647619v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230190v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397545v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo N. Martins" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D. Carboni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397708v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398133v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L Tovilla-Coutino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006765v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo, A" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano, N" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266911v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.109" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266910v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.086" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.118" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734376v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266914v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/IDS2018.2018.7421" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604833v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tordjman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mayeresse" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268917v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567200v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567201v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269493v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536574v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Xu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvananda Sockalingum" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535361v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535362v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilham" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDRJPZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598172v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584095v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skepper" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628106v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598177v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628116v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628119v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsa Canto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598192v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balsa-Canto" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628120v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598191v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745659v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capuano" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonico" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paolesse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626330" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748928v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454611v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brothier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749196v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.09.055" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9M67HWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746624v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755152v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.039" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W39SDJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751750v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754341v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Green" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Fernandez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W.W. Grout" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.087" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJQ94N8M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818597v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819808v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750950v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758000v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Green" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.John Morris" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubb" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750465v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750962v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814219v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813150v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.090" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RG5QHZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751402v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piggorini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.051" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XC1TB01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815517v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816125v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751565v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755460v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.10.106" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJ2023X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821076v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remillieux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813661v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814381v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814317v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750461v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.067" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVDP09KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060715" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812611v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827039v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827044v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2004.10.001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-065BPSG8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759113v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397455v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Tavares" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Romano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Golowczyc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395559v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395365v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397979v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398066v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy Garc&#237;a" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268926v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Buceta Correa de Borba" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266903v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.059" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266904v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.184" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999268v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266906v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535314v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536531v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536575v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.052" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC5Z89L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628107v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628117v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628108v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628097v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2012.07.029" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H1TJ1F8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628099v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190444v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816303v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824400v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0783-1_38" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882324v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429422591-14" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266898v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Lannoy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8928-7_10" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535358v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493921928" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2193-5_24" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268930v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Affagard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwintner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833421v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586830v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628126v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825586v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-fonseca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3394-182X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057054649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=roNN7VMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-9094-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13121809" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Nuno Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Schebor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13186-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daniela Carboni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03554-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Gault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Cockell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06277-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Olivares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104556" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yamakawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2023.105326" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345553v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Lourdes Tovilla Coutino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxad003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12201-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Patricio Buceta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutell&#224;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#233;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11694-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Girardeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03774-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Trelea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2020.11.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03552068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10081922" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kilbride" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Morris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02835-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02466120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45173-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puentes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keravec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peteuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14223" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Morris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Baboo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Delahaye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Milne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39957-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01769104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scutell&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourl&#233;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2018.04.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubuisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01789065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Scutella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourl&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.096" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Refregiers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8444-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2016.11.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01565156v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. John Morris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152939" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531598v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1054509" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1040025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5AN00654F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629450v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Refregiers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BSI-140062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01121-14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12577" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clarke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Murray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Acton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066207" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564482v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clark" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Morris" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Murray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053126v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis T. Antelo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Alonso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.686079" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536691v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Douania" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.06.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649267v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.12.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQMXSMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Murray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne-Berces" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Citeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2010.04.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF5QHQX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01536947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3142975" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195428v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chassagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4236CPHQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Galan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3143034" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537101v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930701370100" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655952v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Barbouche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- D. Rolland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653848v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Faszer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Green" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Draper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. W. Grout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663860v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Morris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00998-06" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Goodrich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.01.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW9Q85V5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653766v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.26.89-102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679545v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alarcon-Lorca" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2005.02.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9L95N9T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680835v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri&#235;tte Oldenhof" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem F. Wolkers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp049559j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM8J26CZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679282v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cunin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp034136n" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZF8QKD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672062v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673309v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mihoub" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(03)00119-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L9FJBG9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670204v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2001.2343" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E8A77919B1E07D06A7A610730DBC1147FC30AB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Obert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00725-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B07C7250FC5418C496AE1C762804B7D79A34EB89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696403v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230190v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397603v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397545v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo N. Martins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D. Carboni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395225v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397788v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397708v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564033v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398133v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C&#233;nard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398166v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de L Tovilla-Coutino" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delettre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006765v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo, A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Delettre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano, N" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.086" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266911v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.109" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.118" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734376v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998766v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/IDS2018.2018.7421" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604833v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Tordjman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mayeresse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266905v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266902v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268917v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567200v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567201v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536574v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Xu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruvananda Sockalingum" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269493v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535361v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilham" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.008" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDRJPZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598172v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584095v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628115v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skepper" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628106v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628116v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628100v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628119v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsa Canto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598192v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balsa-Canto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628120v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598191v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745659v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capuano" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonico" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinelli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paolesse" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626330" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748928v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454611v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brothier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749196v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2011.09.055" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9M67HWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746624v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Douania" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755152v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.039" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81W39SDJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751750v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818597v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754341v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Green" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Fernandez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W.W. Grout" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2010.10.087" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJQ94N8M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814970v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195438v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pigorini" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819808v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750950v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758000v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon E. Green" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.John Morris" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gubb" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750465v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750962v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813150v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812410v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.090" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RG5QHZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814219v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751402v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piggorini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2008.10.051" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XC1TB01-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815517v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816125v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821076v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remillieux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751565v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2007.10.106" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTJ2023X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813661v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814381v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814317v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750461v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2006.10.067" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVDP09KV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812611v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751252v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060715" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816738v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827039v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Streit" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759750v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2004.10.001" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-065BPSG8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759113v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762945v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759622v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meurisse" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cryo.2002.2369" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62C4DCC703483DD77821DAF44BB18F6A28C07EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765933v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahra. Khaoua" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766188v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765806v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769493v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rene" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Tavares" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Romano" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Golowczyc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395365v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397979v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459518v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dussat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398066v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero S&#225;nchez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy Garc&#237;a" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268926v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Buceta Correa de Borba" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourles" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266903v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.059" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266904v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.184" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268919v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Felipe Puentes Mancipe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Keravec" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peteuil" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999268v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268925v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535314v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536531v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536575v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.052" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPC5Z89L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628107v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628117v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628108v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628097v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2012.07.029" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H1TJ1F8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628099v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190444v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816303v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824400v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0783-1_38" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882324v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429422591-14" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266898v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourl&#232;s" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Lannoy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8928-7_10" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511588v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18807-14" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535358v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493921928" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2193-5_24" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819364v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Fontaine" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agro-alimentaire/bacteries-lactiques/corrieu/descriptif-9782743010164" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268930v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Affagard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwintner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833421v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830677v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01586830v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dumas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628126v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825586v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>