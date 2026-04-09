--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -151,802 +151,897 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité environnementale et TGAP : durcissement et complexification de la fiscalité des activités polluantes dans le secteur de la construction</w:t>
+                <w:t xml:space="preserve">O despejo para a realização de obras de renovação energética na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.25-30</w:t>
+              <w:t xml:space="preserve">Revista Brasileira De Direito Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 34 (n° 3), pp. 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084238v1</w:t>
+                <w:t xml:space="preserve">hal-05571889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur le risque de « rénovictions » en France : propositions pour protéger les locataires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Barry</w:t>
+                <w:t xml:space="preserve">Fiscalité environnementale et TGAP : durcissement et complexification de la fiscalité des activités polluantes dans le secteur de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 350, pp. 12</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732358v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménités territoriales et dérèglement climatique : quelles conséquences pour les modèles de développement résidentiels des communes littorales de la région Provence-Alpes Côte d’Azur ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+                <w:t xml:space="preserve">Étude sur le risque de « rénovictions » en France : propositions pour protéger les locataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 350, pp. 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277758v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité des preuves blockchain et ses implications dans le domaine de la propriété intellectuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aménités territoriales et dérèglement climatique : quelles conséquences pour les modèles de développement résidentiels des communes littorales de la région Provence-Alpes Côte d’Azur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 203 (3), pp.59-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.203.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636777v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt collectif des créanciers, un piège pour la Cour de cassation.</w:t>
+                <w:t xml:space="preserve">La pérennité des preuves blockchain et ses implications dans le domaine de la propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429727v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de plateforme au cœur des nouvelles relations entre professionnels. Regards croisés entre deux règlementations : P2B vs. loi pour une République numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité à l’occasion de l’achat d’une propriété et la réglementation urbanistique applicable : Résolution d’un cas pratique en droits allemand, brésilien, français, italien, québécois et roumain</w:t>
+                <w:t xml:space="preserve">L’intérêt collectif des créanciers, un piège pour la Cour de cassation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Jafferali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575590v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité ou exercice : la Cour de cassation a tranché, à propos de Cass. com., 20 septembre 2017</w:t>
+                <w:t xml:space="preserve">La vulnérabilité à l’occasion de l’achat d’une propriété et la réglementation urbanistique applicable : Résolution d’un cas pratique en droits allemand, brésilien, français, italien, québécois et roumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariève Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jafferali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429729v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualité ou exercice : la Cour de cassation a tranché, à propos de Cass. com., 20 septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une réforme de la procédure d’expulsion ? Comparaison franco-brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fragu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -956,327 +1051,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contratos Privados de Ensino - Diálogo entre Direitos Existenciais e Patrimoniais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1286,1171 +1381,1171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.194-202, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéro artificialisation nette (Zan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.255-262, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel de la solidaridad en la protección de los profesionales contra las cláusulas abusivas: un análisis comparado del derecho brasileño a la luz del derecho francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La idea de solidaridad en el derecho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9786287620742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’artificialiser veut dire ? Force et limites d’une notion très politisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'artificialiser veut dire ? Définitions comparées de l’artificialisation des sols en contexte de contrainte foncière forte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imprévu dans le contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fragu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études en l’honneur du Professeur Iacyr de Aguilar Vieira, Collection « Mélanges » de la Société de législation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteção contra cláusulas abusivas em contratos interempresariais – ánalise comparativa do direito brasileiro à luz do direito françês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemas de Direito Civil: homenagem aos 30 anos de cátedra do Professor Gustavo Tepedino por seus orientandos e ex-orientandos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os impactos da pandemia de Covid-19 sobre o seguro de lucros cessantes no direito francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direito de seguros 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport brésilien, Journées internationales de l’association Henri Capitant, Travaux de l’Association H. Capitant, Tome LXVI, Journées québécoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes physiques et morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline de Miranda Valverde Terra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de droit comparé de l’Association Henri Capitant, Droit du Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXV, Journées allemandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXV, Journées panaméennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXIII, Journées Pays-Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXIV, Journées espagnoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,2079 +2555,2079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294685v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294627v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°11</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294601v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04542211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Povoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04542211v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition(s)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veille juridique immobilière n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Brown</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-04540841v1</w:t>
+                <w:t xml:space="preserve">halshs-04541898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04541958v1</w:t>
+                <w:t xml:space="preserve">halshs-04542139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04542139v1</w:t>
+                <w:t xml:space="preserve">halshs-04541958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Barry</w:t>
+                <w:t xml:space="preserve">Transition(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04541898v1</w:t>
+                <w:t xml:space="preserve">halshs-04540841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4600,51 +4695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D62070BA"/>
+    <w:nsid w:val="386B83D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4831,51 +4926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-sabrinni-chatelard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732358v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jafferali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fragu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Miranda Valverde Terra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-sabrinni-chatelard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jafferali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fragu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Miranda Valverde Terra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>