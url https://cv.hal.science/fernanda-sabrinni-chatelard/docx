--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -151,897 +151,1104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O despejo para a realização de obras de renovação energética na França</w:t>
+                <w:t xml:space="preserve">Les procédures de résolution amiable du conflit en droit immobilier : étude croisée sur la médiation à la lumière des droits français et cambodgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Barry</w:t>
+                <w:t xml:space="preserve">Nitikar Nith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jennifer Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfek Tayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira De Direito Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, vol. 34 (n° 3), pp. 189</w:t>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571889v1</w:t>
+                <w:t xml:space="preserve">hal-05603434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité environnementale et TGAP : durcissement et complexification de la fiscalité des activités polluantes dans le secteur de la construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostics de champignons lignivores : précisions prétoriennes sur l’étendue du préjudice indemnisable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.25-30</w:t>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084238v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur le risque de « rénovictions » en France : propositions pour protéger les locataires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">O despejo para a realização de obras de renovação energética na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 350, pp. 12</w:t>
+              <w:t xml:space="preserve">Revista Brasileira De Direito Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 34 (n° 3), pp. 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732358v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménités territoriales et dérèglement climatique : quelles conséquences pour les modèles de développement résidentiels des communes littorales de la région Provence-Alpes Côte d’Azur ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fiscalité environnementale et TGAP : durcissement et complexification de la fiscalité des activités polluantes dans le secteur de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.203.0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277758v1</w:t>
+                <w:t xml:space="preserve">hal-05084238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité des preuves blockchain et ses implications dans le domaine de la propriété intellectuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude sur le risque de « rénovictions » en France : propositions pour protéger les locataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 350, pp. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636777v1</w:t>
+                <w:t xml:space="preserve">hal-04732358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de plateforme au cœur des nouvelles relations entre professionnels. Regards croisés entre deux règlementations : P2B vs. loi pour une République numérique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aménités territoriales et dérèglement climatique : quelles conséquences pour les modèles de développement résidentiels des communes littorales de la région Provence-Alpes Côte d’Azur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 203 (3), pp.59-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.203.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429726v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt collectif des créanciers, un piège pour la Cour de cassation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La pérennité des preuves blockchain et ses implications dans le domaine de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429727v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité à l’occasion de l’achat d’une propriété et la réglementation urbanistique applicable : Résolution d’un cas pratique en droits allemand, brésilien, français, italien, québécois et roumain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La notion de plateforme au cœur des nouvelles relations entre professionnels. Regards croisés entre deux règlementations : P2B vs. loi pour une République numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Jafferali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575590v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité ou exercice : la Cour de cassation a tranché, à propos de Cass. com., 20 septembre 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’intérêt collectif des créanciers, un piège pour la Cour de cassation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429729v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité à l’occasion de l’achat d’une propriété et la réglementation urbanistique applicable : Résolution d’un cas pratique en droits allemand, brésilien, français, italien, québécois et roumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariève Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jafferali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité ou exercice : la Cour de cassation a tranché, à propos de Cass. com., 20 septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une réforme de la procédure d’expulsion ? Comparaison franco-brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fragu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1051,327 +1258,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contratos Privados de Ensino - Diálogo entre Direitos Existenciais e Patrimoniais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1381,1171 +1588,1171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.194-202, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéro artificialisation nette (Zan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.255-262, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El papel de la solidaridad en la protección de los profesionales contra las cláusulas abusivas: un análisis comparado del derecho brasileño a la luz del derecho francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La idea de solidaridad en el derecho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9786287620742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’artificialiser veut dire ? Force et limites d’une notion très politisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'artificialiser veut dire ? Définitions comparées de l’artificialisation des sols en contexte de contrainte foncière forte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imprévu dans le contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fragu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études en l’honneur du Professeur Iacyr de Aguilar Vieira, Collection « Mélanges » de la Société de législation comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteção contra cláusulas abusivas em contratos interempresariais – ánalise comparativa do direito brasileiro à luz do direito françês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemas de Direito Civil: homenagem aos 30 anos de cátedra do Professor Gustavo Tepedino por seus orientandos e ex-orientandos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os impactos da pandemia de Covid-19 sobre o seguro de lucros cessantes no direito francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direito de seguros 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport brésilien, Journées internationales de l’association Henri Capitant, Travaux de l’Association H. Capitant, Tome LXVI, Journées québécoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes physiques et morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline de Miranda Valverde Terra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de droit comparé de l’Association Henri Capitant, Droit du Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXV, Journées allemandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXV, Journées panaméennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXIII, Journées Pays-Bas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXIV, Journées espagnoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2555,2079 +2762,2079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294627v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294685v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mounir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04601198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transition(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541958v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04540841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Appendino</w:t>
+                <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Brown</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sébastien Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04540841v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04541958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04542105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4695,51 +4902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="386B83D3"/>
+    <w:nsid w:val="9A62A63B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4926,51 +5133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-sabrinni-chatelard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jafferali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fragu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Miranda Valverde Terra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-sabrinni-chatelard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603434v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitikar Nith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfek Tayar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jafferali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Miranda Valverde Terra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>