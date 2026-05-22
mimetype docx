--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1596,199 +1596,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zéro artificialisation nette (Zan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.194-202, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.255-262, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811632v1</w:t>
+                <w:t xml:space="preserve">hal-04811617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéro artificialisation nette (Zan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Brown; Jeffrey Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.255-262, 2024, 978-2-10-086199-6</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.194-202, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811617v1</w:t>
+                <w:t xml:space="preserve">hal-04811632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine</w:t>
               </w:r>
@@ -2091,316 +2091,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteção contra cláusulas abusivas em contratos interempresariais – ánalise comparativa do direito brasileiro à luz do direito françês</w:t>
+                <w:t xml:space="preserve">La solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problemas de Direito Civil: homenagem aos 30 anos de cátedra do Professor Gustavo Tepedino por seus orientandos e ex-orientandos</w:t>
+              <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575461v1</w:t>
+                <w:t xml:space="preserve">hal-03575615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité</w:t>
+                <w:t xml:space="preserve">A proteção contra cláusulas abusivas em contratos interempresariais – ánalise comparativa do direito brasileiro à luz do direito françês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de l’Association Henri Capitant, Tome LXVII</w:t>
+              <w:t xml:space="preserve">Problemas de Direito Civil: homenagem aos 30 anos de cátedra do Professor Gustavo Tepedino por seus orientandos e ex-orientandos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575615v1</w:t>
+                <w:t xml:space="preserve">hal-03575461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os impactos da pandemia de Covid-19 sobre o seguro de lucros cessantes no direito francês</w:t>
+                <w:t xml:space="preserve">La vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direito de seguros 2</w:t>
+              <w:t xml:space="preserve">Rapport brésilien, Journées internationales de l’association Henri Capitant, Travaux de l’Association H. Capitant, Tome LXVI, Journées québécoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429732v1</w:t>
+                <w:t xml:space="preserve">hal-03575620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité</w:t>
+                <w:t xml:space="preserve">Os impactos da pandemia de Covid-19 sobre o seguro de lucros cessantes no direito francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Povoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport brésilien, Journées internationales de l’association Henri Capitant, Travaux de l’Association H. Capitant, Tome LXVI, Journées québécoises</w:t>
+              <w:t xml:space="preserve">Direito de seguros 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575620v1</w:t>
+                <w:t xml:space="preserve">hal-03429732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes physiques et morales</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2901,51 +2901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,277 +3020,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294685v1</w:t>
+                <w:t xml:space="preserve">hal-05294627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille juridique immobilière n°12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Veille juridique immobilière n°15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Povoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéri Salecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294627v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°16</w:t>
               </w:r>
@@ -3384,90 +3384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,90 +3502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3620,77 +3620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,90 +3745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3863,90 +3863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4113,51 +4113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,90 +4238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,90 +4569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n° 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennyfer Pilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4687,51 +4687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille juridique immobilière n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Audrain-Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A62A63B"/>
+    <w:nsid w:val="4B51B61F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5133,51 +5133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-sabrinni-chatelard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603434v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitikar Nith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfek Tayar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jafferali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Miranda Valverde Terra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernanda-sabrinni-chatelard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-126X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603434v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitikar Nith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Pilotin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfek Tayar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Barry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Povoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jafferali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Audrain-Demey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Miranda Valverde Terra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575647v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ri Salecroix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mounir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964511v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Avallone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541898v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541958v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04542105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>