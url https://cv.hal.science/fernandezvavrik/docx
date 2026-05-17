--- v1 (2026-03-28)
+++ v2 (2026-05-17)
@@ -124,139 +124,139 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours sur les &amp;quot;chances&amp;quot; en éducation. Une étude comparative des dispositifs d’ &amp;quot;égalité des chances &amp;quot; et de &amp;quot;deuxième chance&amp;quot;, en France et en Argentine</w:t>
+                <w:t xml:space="preserve">Le discours sur les « chances » en éducation. Une étude comparative des dispositifs d'« égalité des chances » et de « deuxième chance », en France et en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Filippo Pirone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2025, 1-2 (28), pp.299-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304640v1</w:t>
+                <w:t xml:space="preserve">hal-05586125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome practices for incoming students in England: mediation and boundary-work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogia delle differenza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Riflettere sulla co-creazione della ricerca negli studi sulle migrazioni e i rifugiati (Reflecting on the co-creation of research in migration and refugee studies), 53 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -281,51 +281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newleavers and Educational Institutions. Revisiting Schutz’s Research on Strangers with an Intercultural Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schutzian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.75-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
@@ -359,64 +359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrimination positive et l’inclusion en tension : les ‘Conventions d’éducation prioritaire’ de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -467,64 +467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination positive, méritocratie et inclusion en tension : les 'Conventions éducation prioritaire' de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.19 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,195 +552,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’origine comme ressource : la discrimination positive à l’université argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Négocier la distance institutionnelle. Discrimination positive et interactions dans une salle de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (1), pp. 159-181</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp. 35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942928v1</w:t>
+                <w:t xml:space="preserve">hal-01942969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier la distance institutionnelle. Discrimination positive et interactions dans une salle de classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’origine comme ressource : la discrimination positive à l’université argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156, pp. 35-56</w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp. 159-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942969v1</w:t>
+                <w:t xml:space="preserve">hal-01942928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un trato excepcional. Acción afirmativa cotidiana en la Universidad Nacional de Cuyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Policy Analysis Archives/Archivos Analíticos de Políticas Educativas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (107), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -774,51 +774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Understand Understanding: How Intercultural Communication is Possible in Daily Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (4), pp.371-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -843,51 +843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La realización práctica del origen. Algunas razones del devenir étnico y campesino en Mendoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios de Filosofia Practica e Historia de las Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (1), pp.23-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience et l’identité. Comment parler de l’appartenance à un collectif ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -981,51 +981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostrar y decir la etnicidad: reglas prácticas, indígenas y campesinos en una universidad argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Interculturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (14), pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1063,51 +1063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrañamiento: una inmersión en el mundo de la vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Confluencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1158,307 +1158,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux et enjeux méthodologiques dans l’étude des dynamiques inclusives à l’Université Lumière Lyon 2</w:t>
+                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Valente</w:t>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bettendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fabre</w:t>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Pelletier</w:t>
+                <w:t xml:space="preserve">Dylan Racana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Derobert</w:t>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748241v1</w:t>
+                <w:t xml:space="preserve">hal-04902767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
+                <w:t xml:space="preserve">Jeux et enjeux méthodologiques dans l’étude des dynamiques inclusives à l’Université Lumière Lyon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lucy</w:t>
+                <w:t xml:space="preserve">Gabrielle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bettendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+                <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Racana</w:t>
+                <w:t xml:space="preserve">Liliane Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+                <w:t xml:space="preserve">Amélie Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">Colloque international Approches performatives pour une éducation inclusive de l’école à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902767v1</w:t>
+                <w:t xml:space="preserve">hal-04748241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care-consciousness in education: a venue for solidarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Research Seminar Series, School of Education and Social Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anglia Ruskin University, Jan 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1475,533 +1475,460 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un recién llegado y un pueblo kafkiano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La frontière d’étrangéité. Une étude sur la catégorisation associée à l’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In F. Naishtat (éd.). </w:t>
+              <w:t xml:space="preserve">Greco, Luca and Auzanneau, Michelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crisis de sentido en debate. Historicidad, Subjetivación y Política</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblos, inPress</w:t>
+              <w:t xml:space="preserve">Dessiner les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.99-116, 2018, 978-2-84788-981-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943702v1</w:t>
+                <w:t xml:space="preserve">hal-01945291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La frontière d’étrangéité. Une étude sur la catégorisation associée à l’origine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Care (théories du) et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Greco, Luca and Auzanneau, Michelle. </w:t>
+              <w:t xml:space="preserve">In Agnès van Zanten et Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessiner les frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.99-116, 2018, 978-2-84788-981-9</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’éducation (2e éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 66-69, 2017, Dictionnaires Quadrige, 978-2-13-062808-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945291v1</w:t>
+                <w:t xml:space="preserve">hal-01943681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care (théories du) et éducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Realizar la pertenencia. Más allá de la identidad y sobre las fronteras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Agnès van Zanten et Patrick Rayou. </w:t>
+              <w:t xml:space="preserve">In Adriana Arpini (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l’éducation (2e éd.)</w:t>
+              <w:t xml:space="preserve">El humanismo, los humanismos. Ideas y prácticas revisadas desde nuestra América</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDIUNC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 341-352, 2015, Colección Encuentros, 978-950-39-0319-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01943681v1</w:t>
+                <w:t xml:space="preserve">hal-01943706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizar la pertenencia. Más allá de la identidad y sobre las fronteras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La alternancia de código como alternancia de marco: una propuesta para pensar la comunicación cotidiana con recién llegados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Adriana Arpini (coord.). </w:t>
+              <w:t xml:space="preserve">Unamuno, Virginia and Maldonado, Ángel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El humanismo, los humanismos. Ideas y prácticas revisadas desde nuestra América</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prácticas y repertorios plurilingües en Argentina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Autònoma de Barcelona, pp.113-139, 2012, 978-987-33-3326-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDIUNC</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01943706v1</w:t>
+                <w:t xml:space="preserve">hal-01945296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La alternancia de código como alternancia de marco: una propuesta para pensar la comunicación cotidiana con recién llegados</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Un mundo de actos. Prácticas de compromiso y exilio de agentes universitarios argentinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Dario Fernández-Vavrik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beigel, Fernanda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomía y dependencia académica. Universidad e investigación científica en un circuito periférico: Chile y Argentina (1950-1980)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblos, pp.271-313, 2010, 978-950-786-847-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2148,51 +2075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Dario Fern&#225;ndez-Vavrik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/schutz2019114" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01942903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01942928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01942969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14507/epaa.v22.1883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bustos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Valente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_l%C3%A9ducation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediunc.uncu.edu.ar/catalogo/ficha/619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Dario Fern&#225;ndez-Vavrik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/schutz2019114" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01942903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.022.0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01942969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01942928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14507/epaa.v22.1883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Bustos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Pelletier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derobert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_de_l%C3%A9ducation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediunc.uncu.edu.ar/catalogo/ficha/619" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>