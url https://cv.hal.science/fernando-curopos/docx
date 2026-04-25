--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Curopos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernando-curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2367-9031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113676654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103243615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077804606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgana Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Mc Pais Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24/2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127i7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução ao dossiê José Saramago: criação, diálogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915, ano queer; 1922, ano straight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Agualusa et sa Robinsonne Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.217 - 228. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.8.1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceci n'est pas une pipe » : porno-homophobie d'une fin de siècle portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 1-17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro: Eros modern’ style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garçonne: de Paris a ''Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v116i2.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho maîtresse d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Capitalité et scènes théâtrales. Espagne, XIXe-XXIe siècles, 20, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaninha ou l'avatar portugais d'Herculine Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIX e -XXI e siècles : tisser des relations Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbonne-Madrid-Barcelone : circulations érotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abrantes & Daniel Schmidt, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (18), https://iberical.sorbonne-universite.fr/wp-content/uploads/2021/09/I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Nobre, un parisien fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruising dans la Lisbonne fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, p. 162-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithalamium ou la mariée mise à nu par le célibataire même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ''portugays(es)'' du 7 e art : du muet au plus que parlant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu de Freitas e os mistérios de &amp;quot;Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Éros dans les lettres et le arts afro-luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (16), p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós ''pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra os queers, marchar, marchar!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Atlântica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, p. 135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vade retro fanchono, ave paneleiro!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.Letras com Vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), p. 101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbienne fin-de-siècle : une fiction portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura à mão: os serões do convento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Lugarinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Beleza, Fernando et Park, Simon (eds.), Mário de Sá-Carneiro, A Cosmopolitan Modernist, Bern, Peter Lang AG, 2017, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatinho, le neveu de ‘‘tante’’ Adelaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portugayse (in)visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pinto, Joaquim ; Leonel, Nuno, Le Chant d’une île, 2015, 1h43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Ferreira : Fatucha superstar fait sa Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : da Silva, Alberto, Genre et dictature dans le cinéma brésilien : les films d'Ana Carolina et d'Arnaldo Jabor, Paris, Éditions Hispaniques, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violante de Cysneiros e as outras : um modernismo trans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a Noite passou a ser de trevas: a Sida como catástrofe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avatars littéraires de la catastrophe, 15, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago : criação, dialogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et érotisme : sensibilités et regards luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Eros dans les lettres et les arts luso-afro-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie portugaise : des arts et des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 285p., 2021, 978-2-85355-116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’Enseignement du portugais dans l’Université française – Sorbonne (2919-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Araújo Carreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 253 p., 2021, Histoire et civilisation, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algemira de M. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mario Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancioneiro, 2020, 978-65-992312-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 2017, 978-2-85355-094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Jogos Lésbios ou os Amores de Joaninha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 7-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes ou a Lisboa das ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-49, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec O Corpo de Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 225-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Botto e Fernando Pessoa nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">António Botto &amp; Fernando Pessoa: Poéticas em Diálogo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de Portugal, p. 55-73, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un autre Eros portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir/Revoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, p. 149-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e afins,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e Afins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDEX, pp.7-35, 2021, 979-8528272450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM poétique : Álvaro de Campos et Luís Miguel Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, genre, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, p. 11-30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsénio de Chatenay e seus mistérios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Mistérios do Asfondelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 5-30, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lisboa-Rio de Janeiro: Trânsitos eróticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancioneiro, p. 11-26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena-Maria: a prima paterna de Violante de Cysneiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de género em contexto lusófono e italiano: debate e reflexões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 27-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino e o armário português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino na Cena do Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEPA, p. 249-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portugal (não) é um país eunuco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legados e Heranças: Políticas (Inter)Sexuais Hoje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afrontamento, p. 201-214, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (In)Visible Currents of João Miguel Fernandes Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Binaries: Sex, Sexualities and Gender in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang; p. 77-90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les folles amours d’António Botto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Orbis Tertius, p. 261-275, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Almada Negreiros: Mima Fataxá em modo queer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 futurismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Esgotadas, p. 175-185, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orpheu, 1915 : l’an(n)us mirabilis d’Álvaro de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 53-64, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safo fim de século : lesboerotismo na poesia finissecular portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O feminino e o moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 145-155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro and the Demons of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro, a Cosmopolitan Modernist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 69-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lesboa : dialogues queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 119-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Fernandes Jorge: Retrato dos invisíveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dinâmica dos Olhares – Cem anos de literatura e Cultura em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literaturas e Culturas Lusófonas e Europeias, p. 987-995, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 7-13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia de Castro e Almeida et l’exil lesbien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliance au féminin dans le monde lusophone (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 259-269, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Curopos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernando-curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2367-9031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113676654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103243615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077804606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgana Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Mc Pais Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24/2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127i7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução ao dossiê José Saramago: criação, diálogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro: Eros modern’ style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garçonne: de Paris a ''Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v116i2.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Agualusa et sa Robinsonne Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.217 - 228. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.8.1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceci n'est pas une pipe » : porno-homophobie d'une fin de siècle portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 1-17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915, ano queer; 1922, ano straight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho maîtresse d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Capitalité et scènes théâtrales. Espagne, XIXe-XXIe siècles, 20, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaninha ou l'avatar portugais d'Herculine Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIX e -XXI e siècles : tisser des relations Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbonne-Madrid-Barcelone : circulations érotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abrantes & Daniel Schmidt, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (18), https://iberical.sorbonne-universite.fr/wp-content/uploads/2021/09/I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruising dans la Lisbonne fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, p. 162-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithalamium ou la mariée mise à nu par le célibataire même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ''portugays(es)'' du 7 e art : du muet au plus que parlant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Nobre, un parisien fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu de Freitas e os mistérios de &amp;quot;Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Éros dans les lettres et le arts afro-luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (16), p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós ''pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra os queers, marchar, marchar!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Atlântica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, p. 135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vade retro fanchono, ave paneleiro!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.Letras com Vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), p. 101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbienne fin-de-siècle : une fiction portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura à mão: os serões do convento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Lugarinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatinho, le neveu de ‘‘tante’’ Adelaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Beleza, Fernando et Park, Simon (eds.), Mário de Sá-Carneiro, A Cosmopolitan Modernist, Bern, Peter Lang AG, 2017, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portugayse (in)visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pinto, Joaquim ; Leonel, Nuno, Le Chant d’une île, 2015, 1h43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : da Silva, Alberto, Genre et dictature dans le cinéma brésilien : les films d'Ana Carolina et d'Arnaldo Jabor, Paris, Éditions Hispaniques, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violante de Cysneiros e as outras : um modernismo trans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Ferreira : Fatucha superstar fait sa Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a Noite passou a ser de trevas: a Sida como catástrofe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avatars littéraires de la catastrophe, 15, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago : criação, dialogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et érotisme : sensibilités et regards luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Eros dans les lettres et les arts luso-afro-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie portugaise : des arts et des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’Enseignement du portugais dans l’Université française – Sorbonne (2919-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Araújo Carreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 253 p., 2021, Histoire et civilisation, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 285p., 2021, 978-2-85355-116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algemira de M. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mario Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancioneiro, 2020, 978-65-992312-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 2017, 978-2-85355-094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes ou a Lisboa das ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-49, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Jogos Lésbios ou os Amores de Joaninha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 7-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Botto e Fernando Pessoa nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">António Botto &amp; Fernando Pessoa: Poéticas em Diálogo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de Portugal, p. 55-73, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec O Corpo de Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 225-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un autre Eros portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir/Revoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, p. 149-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e afins,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e Afins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDEX, pp.7-35, 2021, 979-8528272450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM poétique : Álvaro de Campos et Luís Miguel Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, genre, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, p. 11-30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsénio de Chatenay e seus mistérios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Mistérios do Asfondelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 5-30, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lisboa-Rio de Janeiro: Trânsitos eróticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancioneiro, p. 11-26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena-Maria: a prima paterna de Violante de Cysneiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de género em contexto lusófono e italiano: debate e reflexões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 27-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino e o armário português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino na Cena do Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEPA, p. 249-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portugal (não) é um país eunuco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legados e Heranças: Políticas (Inter)Sexuais Hoje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afrontamento, p. 201-214, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (In)Visible Currents of João Miguel Fernandes Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Binaries: Sex, Sexualities and Gender in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang; p. 77-90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les folles amours d’António Botto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Orbis Tertius, p. 261-275, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Almada Negreiros: Mima Fataxá em modo queer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 futurismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Esgotadas, p. 175-185, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lesboa : dialogues queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 119-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safo fim de século : lesboerotismo na poesia finissecular portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O feminino e o moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 145-155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro and the Demons of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro, a Cosmopolitan Modernist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 69-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orpheu, 1915 : l’an(n)us mirabilis d’Álvaro de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 53-64, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 7-13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Fernandes Jorge: Retrato dos invisíveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dinâmica dos Olhares – Cem anos de literatura e Cultura em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literaturas e Culturas Lusófonas e Europeias, p. 987-995, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia de Castro e Almeida et l’exil lesbien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliance au féminin dans le monde lusophone (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 259-269, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06E66885"/>
+    <w:nsid w:val="79BF26AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-curopos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2367-9031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113676654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103243615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077804606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mc Pais Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127i7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.8.1935" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lentina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v116i2.12235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Coelho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Men&#233;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Maia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Lugarinho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639190v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo Carreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algemira de M. Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mario Da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexebooks.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-curopos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2367-9031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113676654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103243615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077804606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mc Pais Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127i7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.681" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v116i2.12235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.8.1935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Coelho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Men&#233;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Maia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Lugarinho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639190v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo Carreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algemira de M. Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mario Da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexebooks.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>