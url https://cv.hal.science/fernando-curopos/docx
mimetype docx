--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Curopos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernando-curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2367-9031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113676654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103243615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077804606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgana Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Mc Pais Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24/2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127i7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução ao dossiê José Saramago: criação, diálogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro: Eros modern’ style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garçonne: de Paris a ''Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v116i2.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Agualusa et sa Robinsonne Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.217 - 228. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.8.1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceci n'est pas une pipe » : porno-homophobie d'une fin de siècle portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 1-17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915, ano queer; 1922, ano straight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho maîtresse d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Capitalité et scènes théâtrales. Espagne, XIXe-XXIe siècles, 20, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaninha ou l'avatar portugais d'Herculine Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIX e -XXI e siècles : tisser des relations Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbonne-Madrid-Barcelone : circulations érotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abrantes & Daniel Schmidt, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (18), https://iberical.sorbonne-universite.fr/wp-content/uploads/2021/09/I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruising dans la Lisbonne fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, p. 162-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithalamium ou la mariée mise à nu par le célibataire même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ''portugays(es)'' du 7 e art : du muet au plus que parlant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Nobre, un parisien fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu de Freitas e os mistérios de &amp;quot;Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Éros dans les lettres et le arts afro-luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (16), p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós ''pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra os queers, marchar, marchar!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Atlântica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, p. 135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vade retro fanchono, ave paneleiro!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.Letras com Vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), p. 101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbienne fin-de-siècle : une fiction portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura à mão: os serões do convento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Lugarinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatinho, le neveu de ‘‘tante’’ Adelaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Beleza, Fernando et Park, Simon (eds.), Mário de Sá-Carneiro, A Cosmopolitan Modernist, Bern, Peter Lang AG, 2017, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portugayse (in)visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pinto, Joaquim ; Leonel, Nuno, Le Chant d’une île, 2015, 1h43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : da Silva, Alberto, Genre et dictature dans le cinéma brésilien : les films d'Ana Carolina et d'Arnaldo Jabor, Paris, Éditions Hispaniques, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violante de Cysneiros e as outras : um modernismo trans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Ferreira : Fatucha superstar fait sa Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a Noite passou a ser de trevas: a Sida como catástrofe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avatars littéraires de la catastrophe, 15, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago : criação, dialogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et érotisme : sensibilités et regards luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Eros dans les lettres et les arts luso-afro-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie portugaise : des arts et des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’Enseignement du portugais dans l’Université française – Sorbonne (2919-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Araújo Carreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 253 p., 2021, Histoire et civilisation, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 285p., 2021, 978-2-85355-116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algemira de M. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mario Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancioneiro, 2020, 978-65-992312-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 2017, 978-2-85355-094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes ou a Lisboa das ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-49, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Jogos Lésbios ou os Amores de Joaninha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 7-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Botto e Fernando Pessoa nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">António Botto &amp; Fernando Pessoa: Poéticas em Diálogo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de Portugal, p. 55-73, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec O Corpo de Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 225-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un autre Eros portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir/Revoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, p. 149-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e afins,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e Afins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDEX, pp.7-35, 2021, 979-8528272450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM poétique : Álvaro de Campos et Luís Miguel Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, genre, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, p. 11-30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsénio de Chatenay e seus mistérios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Mistérios do Asfondelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 5-30, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lisboa-Rio de Janeiro: Trânsitos eróticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancioneiro, p. 11-26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena-Maria: a prima paterna de Violante de Cysneiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de género em contexto lusófono e italiano: debate e reflexões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 27-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino e o armário português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino na Cena do Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEPA, p. 249-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portugal (não) é um país eunuco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legados e Heranças: Políticas (Inter)Sexuais Hoje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afrontamento, p. 201-214, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (In)Visible Currents of João Miguel Fernandes Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Binaries: Sex, Sexualities and Gender in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang; p. 77-90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les folles amours d’António Botto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Orbis Tertius, p. 261-275, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Almada Negreiros: Mima Fataxá em modo queer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 futurismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Esgotadas, p. 175-185, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lesboa : dialogues queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 119-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safo fim de século : lesboerotismo na poesia finissecular portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O feminino e o moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 145-155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro and the Demons of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro, a Cosmopolitan Modernist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 69-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orpheu, 1915 : l’an(n)us mirabilis d’Álvaro de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 53-64, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 7-13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Fernandes Jorge: Retrato dos invisíveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dinâmica dos Olhares – Cem anos de literatura e Cultura em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literaturas e Culturas Lusófonas e Europeias, p. 987-995, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia de Castro e Almeida et l’exil lesbien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliance au féminin dans le monde lusophone (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 259-269, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Curopos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fernando-curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2367-9031</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113676654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">103243615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077804606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgana Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Mc Pais Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24/2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127i7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução ao dossiê José Saramago: criação, diálogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Eduardo Agualusa et sa Robinsonne Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apropos [Perspektiven auf die Romania]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.217 - 228. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15460/apropos.8.1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREPAL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, p. 109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ceci n'est pas une pipe » : porno-homophobie d'une fin de siècle portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, p. 1-17. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1915, ano queer; 1922, ano straight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro: Eros modern’ style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/iberical.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A garçonne: de Paris a ''Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58221/mosp.v116i2.12235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaninha ou l'avatar portugais d'Herculine Barbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapho maîtresse d'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Capitalité et scènes théâtrales. Espagne, XIXe-XXIe siècles, 20, pp.129-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbonne-Madrid-Barcelone : circulations érotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Abrantes & Daniel Schmidt, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose Années Folles au noir Salazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (18), https://iberical.sorbonne-universite.fr/wp-content/uploads/2021/09/I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIX e -XXI e siècles : tisser des relations Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Menéndez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Nobre, un parisien fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruising dans la Lisbonne fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crisol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, p. 162-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithalamium ou la mariée mise à nu par le célibataire même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ''portugays(es)'' du 7 e art : du muet au plus que parlant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu de Freitas e os mistérios de &amp;quot;Lesboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eça de Queirós ''pour hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Éros dans les lettres et le arts afro-luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (16), p. 3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vade retro fanchono, ave paneleiro!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.Letras com Vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), p. 101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbienne fin-de-siècle : une fiction portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura à mão: os serões do convento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Lugarinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moderna Språk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (2), pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra os queers, marchar, marchar!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Atlântica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, p. 135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatinho, le neveu de ‘‘tante’’ Adelaide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverses : littératures, arts, homosexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, p. 145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Beleza, Fernando et Park, Simon (eds.), Mário de Sá-Carneiro, A Cosmopolitan Modernist, Bern, Peter Lang AG, 2017, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portugayse (in)visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Paulo Ferreira : Fatucha superstar fait sa Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : da Silva, Alberto, Genre et dictature dans le cinéma brésilien : les films d'Ana Carolina et d'Arnaldo Jabor, Paris, Éditions Hispaniques, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violante de Cysneiros e as outras : um modernismo trans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Pinto, Joaquim ; Leonel, Nuno, Le Chant d’une île, 2015, 1h43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.229-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a Noite passou a ser de trevas: a Sida como catástrofe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avatars littéraires de la catastrophe, 15, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Saramago : criação, dialogo e crítica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Grünhagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflexos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et érotisme : sensibilités et regards luso-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Rodrigues-Sobreira Sobreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2022, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/atlante.18414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mònica Güell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marcilhacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/catalonia.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges d’Eros dans les lettres et les arts luso-afro-brésiliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iberic@l</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Asie portugaise : des arts et des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commémoration du Centenaire de l’Enseignement du portugais dans l’Université française – Sorbonne (2919-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Araújo Carreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 253 p., 2021, Histoire et civilisation, 978-2-85355-113-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 285p., 2021, 978-2-85355-116-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algemira de M. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Mario Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cancioneiro, 2020, 978-65-992312-4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Araújo da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hispaniques, 2017, 978-2-85355-094-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes ou a Lisboa das ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Sr. Ganimedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-49, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Jogos Lésbios ou os Amores de Joaninha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 7-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruser avec O Corpo de Afonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques et politiques du corps dans les aires lusophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 225-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">António Botto e Fernando Pessoa nas ruas de trás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">António Botto &amp; Fernando Pessoa: Poéticas em Diálogo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de Portugal, p. 55-73, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un autre Eros portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voir/Revoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, p. 149-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e afins,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Bispo de Beja e Afins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDEX, pp.7-35, 2021, 979-8528272450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SM poétique : Álvaro de Campos et Luís Miguel Nava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, genre, santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, p. 11-30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsénio de Chatenay e seus mistérios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Mistérios do Asfondelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Index, p. 5-30, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lisboa-Rio de Janeiro: Trânsitos eróticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faces de Eros</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancioneiro, p. 11-26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena-Maria: a prima paterna de Violante de Cysneiros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos de género em contexto lusófono e italiano: debate e reflexões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 27-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino e o armário português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgínia Victorino na Cena do Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEPA, p. 249-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portugal (não) é um país eunuco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legados e Heranças: Políticas (Inter)Sexuais Hoje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afrontamento, p. 201-214, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (In)Visible Currents of João Miguel Fernandes Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Binaries: Sex, Sexualities and Gender in the Lusophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang; p. 77-90, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les folles amours d’António Botto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de folles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Orbis Tertius, p. 261-275, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Almada Negreiros: Mima Fataxá em modo queer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 futurismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Esgotadas, p. 175-185, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Lesboa : dialogues queers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 119-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safo fim de século : lesboerotismo na poesia finissecular portuguesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O feminino e o moderno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEPUL, p. 145-155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro and the Demons of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mário de Sá-Carneiro, a Cosmopolitan Modernist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 69-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orpheu, 1915 : l’an(n)us mirabilis d’Álvaro de Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et jouissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 53-64, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, Mário de Sá-Carneiro et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 7-13, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Miguel Fernandes Jorge: Retrato dos invisíveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Dinâmica dos Olhares – Cem anos de literatura e Cultura em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Literaturas e Culturas Lusófonas e Europeias, p. 987-995, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgínia de Castro e Almeida et l’exil lesbien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Curopos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exiliance au féminin dans le monde lusophone (XXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hispaniques, p. 259-269, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79BF26AA"/>
+    <w:nsid w:val="501790B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-curopos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2367-9031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113676654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103243615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077804606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mc Pais Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127i7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626662v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.681" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18451" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v116i2.12235" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739368v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.8.1935" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18619" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Coelho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Men&#233;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587457v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Maia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Lugarinho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639190v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo Carreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algemira de M. Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mario Da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexebooks.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-curopos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2367-9031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113676654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103243615" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077804606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Mc Pais Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127i7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gr&#252;nhagen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/apropos.8.1935" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04627188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.391" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626662v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lentina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18451" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58221/mosp.v116i2.12235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Coelho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Men&#233;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02963385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Maia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Lugarinho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03945680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639190v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.18414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Ara&#250;jo Carreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algemira de M. Mendes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Mario Da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.indexebooks.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>