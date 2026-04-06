--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1307,654 +1307,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
+                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356145v1</w:t>
+                <w:t xml:space="preserve">hal-04576840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
+                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Giauque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576840v1</w:t>
+                <w:t xml:space="preserve">hal-03356145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic Design and Broadband Noise Predictions of a Turbofan Stage with Serrated Outlet Guide Vanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Laborderie</w:t>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV26</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Delft, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339683v1</w:t>
+                <w:t xml:space="preserve">hal-02382960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Josselin Regnard</w:t>
+                <w:t xml:space="preserve">Aeroacoustic Design and Broadband Noise Predictions of a Turbofan Stage with Serrated Outlet Guide Vanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Cader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSV26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409538v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Delft, France. </w:t>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382960v1</w:t>
+                <w:t xml:space="preserve">hal-02409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2408,51 +2408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968328v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Cader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Laborderie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968328v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Cader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Laborderie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>