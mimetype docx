--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1056,63 +1056,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Al-Am</w:t>
+                <w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1131,118 +1131,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697923v1</w:t>
+                <w:t xml:space="preserve">hal-03848139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Al Am</w:t>
+                <w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1261,700 +1252,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2022-2882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848139v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
+                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Giauque</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576840v1</w:t>
+                <w:t xml:space="preserve">hal-03356145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
+                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356145v1</w:t>
+                <w:t xml:space="preserve">hal-04576840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeroacoustic Design and Broadband Noise Predictions of a Turbofan Stage with Serrated Outlet Guide Vanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Cader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Regnard</w:t>
+                <w:t xml:space="preserve">Hélène de Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSV26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382960v1</w:t>
+                <w:t xml:space="preserve">hal-02339683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic Design and Broadband Noise Predictions of a Turbofan Stage with Serrated Outlet Guide Vanes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène de Laborderie</w:t>
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSV26</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339683v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Acoustic characterization of the facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New modular fan rig for advanced aeroacoustic tests - Modal decomposition on a 20&amp;quot; UHBR fan stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pereira</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Souchotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
+              <w:t xml:space="preserve">, 2019, Delft, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409538v1</w:t>
+                <w:t xml:space="preserve">hal-02382960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2408,51 +2408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968328v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Cader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Laborderie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968328v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Cader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Laborderie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Regnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2603" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2604" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>