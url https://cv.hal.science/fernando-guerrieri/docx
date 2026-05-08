--- v0 (2026-04-11)
+++ v1 (2026-05-08)
@@ -153,51 +153,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 229 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 229 (1), pp.jeb250493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.250493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1213,350 +1213,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning and perceptual similarity among cuticular hydrocarbons in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Bos Nick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte G. Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerrieri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333576v1</w:t>
+                <w:t xml:space="preserve">hal-00778380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and perceptual similarity among cuticular hydrocarbons in ants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nick Bos Nick</w:t>
+                <w:t xml:space="preserve">Experience-dependent modulation of antennal sensitivity and input to antennal lobes in male moths (Spodoptera littoralis) pre-exposed to sex pheromone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dreier</w:t>
+                <w:t xml:space="preserve">C. Gemeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte G. Jørgensen</w:t>
+                <w:t xml:space="preserve">C. Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nielsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Guerrieri</w:t>
+                <w:t xml:space="preserve">S. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.10.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778380v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning and perceptual similarity among cuticular hydrocarbons in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,70 +1578,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (1), pp.138-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1724,51 +1724,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 215 (13), pp.2334-2341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.060988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776668v1</w:t>
@@ -2950,51 +2950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dessart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eir&#250;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Pietrantuono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fern&#225;ndez-Arhex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Winter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Huerta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baglan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Mauro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Lorenzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn G. Millar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.087007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Ettorre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gemeno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsempes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin-Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bos Nick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dreier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nielsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.10.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G1Z7HXZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J&#248;rgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Devaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giurfa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.059170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stroeymeyt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Zweden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012377" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.08.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-465X98CW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.09.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7Z29KV0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Nehring" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giovanni Galizia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.008508" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.79305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balderrama N." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrieri F." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giurfa M." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-002-0321-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVZLWD7S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dessart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lazzari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerrieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2024.104650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05555136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eir&#250;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Pietrantuono" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Fern&#225;ndez-Arhex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Winter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Huerta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.201335" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Baglan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Lazzari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Mauro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Lorenzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn G. Millar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.087007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Ettorre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bos Nick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dreier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G. J&#248;rgensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nielsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.10.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G1Z7HXZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gemeno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monsempes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin-Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.060988" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J&#248;rgensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gemeno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Devaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giurfa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.059170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Stroeymeyt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van Zweden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012377" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.08.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-465X98CW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.09.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7Z29KV0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Nehring" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giovanni Galizia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.008508" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.79305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balderrama N." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerrieri F." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giurfa M." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-002-0321-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JVZLWD7S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>