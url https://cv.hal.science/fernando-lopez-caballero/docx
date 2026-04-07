--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -349,8867 +349,8997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-induced surface wave parameter identification for enhanced seismic hazard assessment</w:t>
+                <w:t xml:space="preserve">Performance of chitosan and alginate for soil stabilization under saturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
+                <w:t xml:space="preserve">Min Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10950-025-10287-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2026.2642828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999440v1</w:t>
+                <w:t xml:space="preserve">hal-05564194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic and monotonic undrained response of unsaturated filtered copper tailings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esteban Saez Robert</w:t>
+                <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami El Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2024-0061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04803470v1</w:t>
+                <w:t xml:space="preserve">hal-05500611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and extraction of surface waves for the Bogota basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Daza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 195, pp.109388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical earthquake-induced landslide hazard assessment at regional scale in the Colombian Andes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+                <w:t xml:space="preserve">A regional site response analysis of the Petobo area after the 2018.09.28 Palu–Donggala Indonesia earthquake using an equivalent-linear model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rini Kusumawardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhsiung Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Togani Cahyadi Upomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadang Permana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109370⟩</w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40677-025-00308-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984097v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional site response analysis of the Petobo area after the 2018.09.28 Palu–Donggala Indonesia earthquake using an equivalent-linear model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Togani Cahyadi Upomo</w:t>
+                <w:t xml:space="preserve">Numerical earthquake-induced landslide hazard assessment at regional scale in the Colombian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder A Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dadang Permana</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-025-00308-w⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195 (109370), pp.109370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901148v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chitosan on Soil Stabilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benhui Fan</w:t>
+                <w:t xml:space="preserve">Basin-induced surface wave parameter identification for enhanced seismic hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.385-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-025-10287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428913v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating washboard effect: A study on geocells as soil reinforcement for unpaved roads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan P. Villacreses</w:t>
+                <w:t xml:space="preserve">Cyclic and monotonic undrained response of unsaturated filtered copper tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2025.07.007⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2024-0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164681v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la durée de vie et des solutions de réparation du béton armé sur les impacts environnementaux calculés par une ACV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">Mitigating washboard effect: A study on geocells as soil reinforcement for unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ibagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P. Villacreses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.31⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (6), pp.1433-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2025.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248228v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse dynamique d’un pont en maçonnerie avec différents niveaux de modélisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la durée de vie et des solutions de réparation du béton armé sur les impacts environnementaux calculés par une ACV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Giry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 43 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.6.3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.369-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500611v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Validating 3D Simulated MASW and SPAC In-Situ Tests in Argostoli, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Riaño</w:t>
+                <w:t xml:space="preserve">Effect of Chitosan on Soil Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 238 (2), pp.1053-1072. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599501v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized methodology of back-analysis and sensitivity analysis for settlement evaluation: Case study on a TBM on the Metro Line 12 extension in the Paris region</w:t>
+                <w:t xml:space="preserve">Modal analysis of waveguide for the study of frequency bandgaps of a bounded periodic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Noubissi Kountchou</w:t>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Taherzadeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.106043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572, pp.118158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359268v1</w:t>
+                <w:t xml:space="preserve">hal-04276219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source application software for spatial prediction of permanent displacements in earthquake-induced landslides by the Newmark sliding block method:</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+                <w:t xml:space="preserve">Modeling self-compaction and static stability of a copper filtered tailings pile under unsaturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.105942⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.4297-4312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-023-02130-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378746v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of waveguide for the study of frequency bandgaps of a bounded periodic medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Darche</w:t>
+                <w:t xml:space="preserve">Evaluating and Validating 3D Simulated MASW and SPAC In-Situ Tests in Argostoli, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118158⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (2), pp.1053-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276219v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling self-compaction and static stability of a copper filtered tailings pile under unsaturated conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esteban Saez Robert</w:t>
+                <w:t xml:space="preserve">An Optimized methodology of back-analysis and sensitivity analysis for settlement evaluation: Case study on a TBM on the Metro Line 12 extension in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Noubissi Kountchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Taherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-023-02130-w⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.106043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.106043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283659v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michail Korres</w:t>
+                <w:t xml:space="preserve">An open-source application software for spatial prediction of permanent displacements in earthquake-induced landslides by the Newmark sliding block method:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.105942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.105942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424424v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime response of a liquefiable soil foundation-embankment system subjected to sequences of mainshocks and aftershocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+                <w:t xml:space="preserve">Comparative Study of Homogenization Techniques for Evaluating the Bearing Capacity of Bimsoils under Shallow Foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108107⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.105842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149459v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind broad-band (0-10 Hz) numerical prediction of the 3-D near field seismic response of a Mw6.0 extended fault scenario: application to the nuclear site of Cadarache (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Lifetime response of a liquefiable soil foundation-embankment system subjected to sequences of mainshocks and aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac346⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.108107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764394v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Homogenization Techniques for Evaluating the Bearing Capacity of Bimsoils under Shallow Foundations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Korres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Montoya Noguera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.105842. </w:t>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.546-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229951v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t>
+                <w:t xml:space="preserve">Blind broad-band (0-10 Hz) numerical prediction of the 3-D near field seismic response of a Mw6.0 extended fault scenario: application to the nuclear site of Cadarache (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Touhami</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+                <w:t xml:space="preserve">Elias El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (1), pp.581-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593533v1</w:t>
+                <w:t xml:space="preserve">hal-03764394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Fares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769716v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival analysis of a liquefiable embankment subjected to sequential earthquakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+                <w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106436⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951186v1</w:t>
+                <w:t xml:space="preserve">hal-03769716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic approach of numerical analysis of the geology effects on ground motion prediction : Argostoli site test</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of spatial variability of shear wave velocity on the lagged coherency of synthetic surface ground motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Youssef Abdelmassih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.106689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10950-020-09961-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03427394v1</w:t>
+                <w:t xml:space="preserve">hal-03176493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of regional geology on the ground motion model variability at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan) via physics-based numerical simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">High-fidelity broadband prediction of regional seismic response: a hybrid coupling of physics-based synthetic simulation and empirical Green functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106947⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (1), pp.1997-2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04766-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325660v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of 2-D random velocity perturbations on 2-D SH short-period ground motion simulations in the basin of Nice, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic seismic analysis for liquefiable embankment through multi-fidelity codes approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab141⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.106849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200204v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic seismic analysis for liquefiable embankment through multi-fidelity codes approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">A holistic approach of numerical analysis of the geology effects on ground motion prediction : Argostoli site test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-020-09961-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249938v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial variability of shear wave velocity on the lagged coherency of synthetic surface ground motions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Jongmans</w:t>
+                <w:t xml:space="preserve">Assessing the impact of regional geology on the ground motion model variability at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan) via physics-based numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 145, pp.106689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106689⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.106947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176493v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fidelity broadband prediction of regional seismic response: a hybrid coupling of physics-based synthetic simulation and empirical Green functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Survival analysis of a liquefiable embankment subjected to sequential earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04766-x⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (1), pp.106436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216032v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Achievements of the Multidisciplinary SINAPS@ Research Project: Towards an Integrated Approach to Perform Seismic Safety Analysis of Nuclear Facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of 2-D random velocity perturbations on 2-D SH short-period ground motion simulations in the basin of Nice, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flomin Tchawe Nziaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berge-Thierry</w:t>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Voldoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02194-4⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (2), pp.847-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119567v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to estimate the lifetime of structures located in seismically active regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main Achievements of the Multidisciplinary SINAPS@ Research Project: Towards an Integrated Approach to Perform Seismic Safety Analysis of Nuclear Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t>
+                <w:t xml:space="preserve">A. Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 215 (1), pp.110662. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (1), pp.2299-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02194-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542172v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 2D heterogeneous elastic soil properties on surface ground motion spatial variability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model to estimate the lifetime of structures located in seismically active regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.04.014⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215 (1), pp.110662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126090v1</w:t>
+                <w:t xml:space="preserve">hal-02542172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to mechanical behaviors of lacustrine deposit in Bogotá, Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristhian Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.837-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coupling excess pore pressure and soil deformation on nonlinear SSI in liquefiable soil deposits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of 2D heterogeneous elastic soil properties on surface ground motion spatial variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Youssef Abdelmassih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0218-3⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576000v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction analysis and damage evaluation of embankment-type structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Foucault</w:t>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Voldoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-018-0631-z⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (1), pp.263-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690340v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Behavior of diatomaceous soil in lacustrine deposits of Bogotá, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (3), pp.1105-1135. </w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.367-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624887v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment for earthquake-liquefaction-induced settlements of an embankment using gaussian processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the effect of the 3-D regional geology on the seismic design of critical structures: the case of the Kashiwazaki-Kariwa Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0000957⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (2), pp.1073-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618529v1</w:t>
+                <w:t xml:space="preserve">hal-01691235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of diatomaceous soil in lacustrine deposits of Bogotá, Colombia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of coupling excess pore pressure and soil deformation on nonlinear SSI in liquefiable soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.681-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0218-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715172v1</w:t>
+                <w:t xml:space="preserve">hal-01576000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of the 3-D regional geology on the seismic design of critical structures: the case of the Kashiwazaki-Kariwa Nuclear Power Plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Liquefaction analysis and damage evaluation of embankment-type structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.1041-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-018-0631-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691235v1</w:t>
+                <w:t xml:space="preserve">hal-01690340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of the Dynamic Behavior of Rigid Retaining Walls Subjected to Real Near-Fault Ground Motions and Estimation of Seismic Lateral Earth Pressures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.39.60⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.1105-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395418v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling added spatial variability due to soil improvement: Coupling FEM with binary random fields for seismic risk analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Vulnerability assessment for earthquake-liquefaction-induced settlements of an embankment using gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.04018010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0000957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617887v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nonlinear Soil-Structure Interaction effects: 3D frame structure and 1-Directional propagation of a 3-Component seismic wave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of the Dynamic Behavior of Rigid Retaining Walls Subjected to Real Near-Fault Ground Motions and Estimation of Seismic Lateral Earth Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Benmebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp.60-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.39.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708082v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling added spatial variability due to soil improvement: Coupling FEM with binary random fields for seismic risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108 (2), </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.174-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120170210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693214v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t>
+                <w:t xml:space="preserve">Analysis of nonlinear Soil-Structure Interaction effects: 3D frame structure and 1-Directional propagation of a 3-Component seismic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gatti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2018.08.028⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859717v1</w:t>
+                <w:t xml:space="preserve">hal-01708082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of non-linear site response using downhole array data and numerical modeling: The Belleplaine (Guadeloupe) case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">PRENOLIN: International benchmark on 1D nonlinear site‐response analysis—Validation phase exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis‐fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Mercerat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.02.017⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120170210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484277v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coherency analysis of seismic ground motions from a rock site dense array implemented during the Kefalonia 2014 aftershock sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angkeara Svay</w:t>
+                <w:t xml:space="preserve">Nicola Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eqe.2881⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476656v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial coherency analysis of seismic ground motions from a rock site dense array implemented during the Kefalonia 2014 aftershock sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angkeara Svay</w:t>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perron</w:t>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (12), pp.1895-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eqe.2881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480632v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of non-linear site response using downhole array data and numerical modeling: The Belleplaine (Guadeloupe) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ferrario</w:t>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pedroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (1), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494366v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hollender</w:t>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106 (5), pp.2112-2135. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383223v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Discrete Spatial Heterogeneity in Seismic Risk Analysis : Application to Treated Ground Soil Foundation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of coupling excess pore pressure and deformation on nonlinear seismic soil response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.66-82. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.191-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17499518.2015.1058957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0355-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163083v1</w:t>
+                <w:t xml:space="preserve">hal-01071881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Strategy to Predict Secant Shear Modulus and Damping of Soils with an Elastoplastic Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Evaluation of Earthquake Settlements of Road Embankments and Its Mitigation by Preloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Carrilho Gomes</w:t>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime A. Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (2), pp.609-622. </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.C4015006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12205-015-0516-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176523v1</w:t>
+                <w:t xml:space="preserve">hal-01186317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Evaluation of Earthquake Settlements of Road Embankments and Its Mitigation by Preloading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Coupled S-P wave propagation in nonlinear regularized micromorphic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000593⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.106 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186317v1</w:t>
+                <w:t xml:space="preserve">hal-01306011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled S-P wave propagation in nonlinear regularized micromorphic media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Numerical Modeling of Discrete Spatial Heterogeneity in Seismic Risk Analysis : Application to Treated Ground Soil Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17499518.2015.1058957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01306011v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coupling excess pore pressure and deformation on nonlinear seismic soil response</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.191-207. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (5), pp.2112-2135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0355-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071881v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of preloading on the liquefaction cyclic strength of mixtures of sand and silt</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Validation of a Strategy to Predict Secant Shear Modulus and Damping of Soils with an Elastoplastic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Carrilho Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.609-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12205-015-0516-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191533v1</w:t>
+                <w:t xml:space="preserve">hal-01176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of numerical simulated railway track global stiffness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The effect of preloading on the liquefaction cyclic strength of mixtures of sand and silt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.267-276. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00869179v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for a probabilistic analysis of an RCC gravity dam construction. Modelling of temperature, hydration degree and ageing degree fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic analysis of numerical simulated railway track global stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gaspar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Gomes Correia</w:t>
+                <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.02.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941432v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of mitigation of liquefaction seismic risk by preloading and its effects on the performance of structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Methodology for a probabilistic analysis of an RCC gravity dam construction. Modelling of temperature, hydration degree and ageing degree fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomes Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787006v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic dynamic soil-structure interaction effects on moment-resisting frame buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of mitigation of liquefaction seismic risk by preloading and its effects on the performance of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1), pp.166-177. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779860v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation numérique dans l'analyse des risques sismiques liés à la liquéfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Inelastic dynamic soil-structure interaction effects on moment-resisting frame buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.166-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957539v1</w:t>
+                <w:t xml:space="preserve">hal-00779860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the inelastic dynamic soil-structure interaction on the seismic vulnerability assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation numérique dans l'analyse des risques sismiques liés à la liquéfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140-141 (3-4), pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00715381v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piles under cyclic axial loading : study of the friction fatigue and its importance in pile behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Effect of the inelastic dynamic soil-structure interaction on the seismic vulnerability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (10), pp.1537-1550. </w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.51-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/t11-032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715364v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic constitutive modelling of soil-structure interfaces under monotonic and cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Alberto dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (4), pp.430-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of variability and uncertainties effects on the seismic response of a liquefiable soil profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Piles under cyclic axial loading : study of the friction fatigue and its importance in pile behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (10), pp.1537-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/t11-032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00715383v1</w:t>
+                <w:t xml:space="preserve">hal-00715364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of liquefaction effects on seismic SSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Assessment of variability and uncertainties effects on the seismic response of a liquefiable soil profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arezou Modaressi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28 (2), pp.85-98</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.600-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265121v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of non-linear soil behaviour on the seismic performance evaluation of structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of liquefaction effects on seismic SSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.63-76</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766486v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear numerical method for earthquake site response analysis I — elastoplastic cyclic model and parameter identification strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effects of non-linear soil behaviour on the seismic performance evaluation of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.63-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179375v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic displacement of gravity walls by a two-body model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nonlinear numerical method for earthquake site response analysis I — elastoplastic cyclic model and parameter identification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.303-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-007-9032-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismic displacement of gravity walls by a two-body model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni G. Velgaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (3), pp.295-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10518-006-9015-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcing the Mechanical Strength of Soils Under the Saturated State by Biopolymer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benhui Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Bio-mediated and Bio-inspired Geotechnics (ICBBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tempe AZ USA, United States. pp.185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53243/ICBBG2025-185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Evaluación numérica de la amenaza sísmica de deslizamientos en los Andes Colombianos a escala regional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638746v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fragility curves in the probabilistic spatial assessment of permanent displacements of slopes</w:t>
+                <w:t xml:space="preserve">Características de las ondas de superficie en la cuenca de Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+                <w:t xml:space="preserve">Julian Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Riaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XI Congreso Nacional de Ingeniería Sísmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Armenia, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637462v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoplamiento termo-hidro-mecánico en el análisis de deslizamientos detonados por sismos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of rigid inclusions on the attenuation of basin induced seismic surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773289v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación numérica de la amenaza sísmica de deslizamientos en los Andes Colombianos a escala regional</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773219v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Características de las ondas de superficie en la cuenca de Bogotá</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
+                <w:t xml:space="preserve">Acoplamiento termo-hidro-mecánico en el análisis de deslizamientos detonados por sismos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Congreso Nacional de Ingeniería Sísmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Armenia, Colombia</w:t>
+              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722086v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rigid inclusions on the attenuation of basin induced seismic surface waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using fragility curves in the probabilistic spatial assessment of permanent displacements of slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637445v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled approach for the assessment of basin effects on the seismic demand of nonlinear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Earthquake Geotechnical Engineering (8ICEGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Osaka (Japan), Japan. pp.2442-2447, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3208/jgssp.v10.P2-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación de deslizamientos sísmicos mediante el cálculo de desplazamientos permanentes considerando los efectos topográficos en la propagación de onda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Conferencia Interamericana de Gestión del Riesgo de Desastres y Adaptación al Cambio Climático</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Manizales, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the attenuation of 3D basin ground motions by a Rigid Inclusion System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Computational Dynamic Soil-Structure Interaction (CompDSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Assisi (Perugia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrales de lluvia probabilistas a partir de modelos de base física para el análisis de ocurrencia de deslizamientos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D basée sur la physique pour la réponse sismique « de la faille à la structure »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque de l'Association Française du Génie ParaSismique (AFPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Guadeloupe (Antilles Francaises), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SEM/FEM weak coupling for a more accurate definition of seismic input excitation in soil-structure interaction studies: An adaptation for a massively parallel FEM resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Structural Dynamics EURODYN2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin effects on the seismic response of a nonlinear structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9225,505 +9355,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Conferences on Structural Dynamics (EURODYN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of source- and basin-induced surface waves effects on the seismic performance of nonlinear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the soil pile structure interaction in a dynamic analysis considering a linear behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Alyaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Athens, Greece. pp.4055-4065, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7712/120123.10702.20245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des répliques sismiques sur le cycle de vie d'un remblai et sa fondation liquéfiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Earthquake Engineering and Seismology (3ECEES)</w:t>
+              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154220v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Source and Basin-induced Surface Waves on Seismic Performance of Non Linear Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9739,168 +9839,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chiaradonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY</w:t>
+              <w:t xml:space="preserve">Third European Conference on Earthquake Engineering and Seismology (3ECEES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519219v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Source and Basin-induced Surface Waves on Seismic Performance of Large Scale Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9916,1240 +10046,1227 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of wave propagation in realistic 3D basin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Conference on Earthquake Engineering (17WCEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sendai, Japan. pp.C003622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Methodology For 3d Nonlinear Soil-Structure Interaction Using The Domain Reduction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Korres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmela Zentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique "Ondes et vibrations en milieux complexes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534717v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Response of a Central Clay Core Dam Under Two-Component Seismic Loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Alves Fernandes</w:t>
+                <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Embankment Dams - ICED</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique "Ondes et vibrations en milieux complexes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46351-9_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04488063v1</w:t>
+                <w:t xml:space="preserve">hal-04534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Dynamic Response of a Central Clay Core Dam Under Two-Component Seismic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Embankment Dams - ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Beijing, China. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46351-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680642v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'essai de liquéfaction de fondation superficielle sur table vibrante avec code_aster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767290v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology For 3d Nonlinear Soil-Structure Interaction Using The Domain Reduction Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'essai de liquéfaction de fondation superficielle sur table vibrante avec code_aster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Abdelrahman Alhajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
+              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680636v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural and anthropogenic soil heterogeneities on the liquefaction-induced damage of a levee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on earthquake geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178781v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence sur les ondes sismiques des hétérogénéités en champ proche de la source et sur le chemin de propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">The effect of liquefaction-induced damage on an embankment: “virtual” laboratory tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">3rd meeting of EWG Dams and Earthquakes. An international Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824635v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the influence of around-source deep crustal heterogeneities on the seismic wave propagation by 3-D broad-band numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Colvez</w:t>
+                <w:t xml:space="preserve">Effect of natural and anthropogenic soil heterogeneities on the liquefaction-induced damage of a levee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th international conference on earthquake geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142977v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of local geology effects on ground motion prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence sur les ondes sismiques des hétérogénéités en champ proche de la source et sur le chemin de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Colvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering, ICASP13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427401v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATE: ANR project for the modeling of long period ground motions and the assessment of their effects on large-scale infrastructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the influence of around-source deep crustal heterogeneities on the seismic wave propagation by 3-D broad-band numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Colvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958095v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geotechnical behavior of Bogotá lacustrine soil through its geological history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristhian Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11164,5360 +11281,5498 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering, ECSMGE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Caicedo</w:t>
+                <w:t xml:space="preserve">MODULATE: ANR project for the modeling of long period ground motions and the assessment of their effects on large-scale infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Carolina Meza Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos S Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charisis Chatzigogos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405115v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of liquefaction-induced damage on an embankment: “virtual” laboratory tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Numerical analysis of local geology effects on ground motion prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting of EWG Dams and Earthquakes. An international Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering, ICASP13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177243v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of synthetic ground motions on the liquefaction induced settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of 3D seismic input motion definition from physics-based simulations for soil-structure interaction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korres Michail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic uncertainty quantification for 1d ground response analysis using fully nonlinear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquet Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Two Surrogate Models for Embankment Earthquake-Liquefaction-Induced Settlements Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22725/ICASP13.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting short-period spectral ordinates of hybrid ground shaking prediction tools: a comparative benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of around-source crustal heterogeneities on 3-d regional seismic wave field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Colvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the effects of regional and local geology on ground motion prediction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the 2D Spatial Variability of Linear Soil Properties on the Variability of Surface Ground Motion Coherency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Youssef Abdelmassih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al-Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Geotechnical Earthquake Engineering and Soil Dynamics Conference: Seismic Hazard Analysis, Earthquake Ground Motions, and Regional-Scale Assessment, GEESDV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.348-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784481462.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851753v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage Evaluation Of RC Building With Soil-Structure Interaction By Seismic Interferometry: A Numerical Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cadarache, France</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851742v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Physical 2D Probabilistic Realizations of Shear Wave Velocity Random Field Based on Dispersion Curves Derived from MASW Numerical Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D source-to-site numerical investigation on the earthquake ground motion coherency in heterogeneous soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Earthquake Engineering and Soil Dynamics V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494705v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL ANALYSIS ON THE EFFECT OF LIQUEFACTION ON STRUCTURES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical evaluation of fragility curves for earthquake liquefaction induced settlements of a levee using Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851750v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Element Modeling of Near Source Effects Including Kinematic Rupture and Finite-Fault Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851739v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering at an Interface Using Bloch Wave Theory: Application to Seismic Metamaterials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection of Physical 2D Probabilistic Realizations of Shear Wave Velocity Random Field Based on Dispersion Curves Derived from MASW Numerical Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abdel Massih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th WCCM (World Congress in Computational Mechanics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Earthquake Engineering and Soil Dynamics V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.589-598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784481462.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847453v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the effects of regional and local geology on ground motion prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851734v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of fragility curves for earthquake liquefaction induced settlements of a levee using Gaussian Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUMERICAL ANALYSIS ON THE EFFECT OF LIQUEFACTION ON STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851762v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D source-to-site numerical investigation on the earthquake ground motion coherency in heterogeneous soil deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">3D Spectral Element Modeling of Near Source Effects Including Kinematic Rupture and Finite-Fault Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Numerical Methods in Geotechnical Engineering, NUMGE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851736v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Evaluation Of RC Building With Soil-Structure Interaction By Seismic Interferometry: A Numerical Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering at an Interface Using Bloch Wave Theory: Application to Seismic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13th WCCM (World Congress in Computational Mechanics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851758v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the 2D Spatial Variability of Linear Soil Properties on the Variability of Surface Ground Motion Coherency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Geotechnical Earthquake Engineering and Soil Dynamics Conference: Seismic Hazard Analysis, Earthquake Ground Motions, and Regional-Scale Assessment, GEESDV 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488185v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Evaluation of Fragility Curves for Earthquake-Liquefaction-Induced Settlements of an Embankment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Risk 2017 : Reliability-Based Design and Code Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784480700.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the earthquake ground motion coherence in heterogeneous non-linear soil deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano de Carvalho Paludo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkeara Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.2354-2359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICS-BASED SCENARIO OF THE 2007 CHUETSU-OKI EARTHQUAKE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Paolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.C17465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-soil-structure interaction analysis of NUPEC test cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of soil liquefaction induced failure of embankments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Forcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.990-1006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7712/120117.5471.17027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the dynamic behaviour of railway soil foundations using in-situ buried instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voivret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the third international conference on railway technology : research, development and maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ccp.110.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic numerical modeling of an RCC dam during construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Pimentel T. Gaspar</w:t>
+                <w:t xml:space="preserve">Seismic evaluation of embankment-type structures with coupled hydro-mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Gomes Correia</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Soil Mechanics and Geotechnical Engineering, ECSMGE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.571-576</w:t>
+              <w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Crete island, Greece. pp.251-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458668v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional seismic soil response at the nuclear power plant of kashiwazaki-kariwa during the 2007 niigata-chuetsu-oki earthquake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Civil, Structural and Environmental Engineering Computing, CIVIL-COMP 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMiRT-23, 23rd Conference on Structural Mechanics in Reactor Technology, Division II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom, United Kingdom. Paper ID 571</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455818v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Nonlinear Soil-Structure Interaction Effects on the response of Three-Dimensional Frame Structures using a One-Direction Three-ComponentWave Propagation Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">ESREL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238283v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Analysis of Nonlinear Soil-Structure Interaction Effects on the response of Three-Dimensional Frame Structures using a One-Direction Three-ComponentWave Propagation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270627v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close to the lair of Odysseus Cyclops: the SINAPS@ post- seismic campaign and accelerometric network installation on Kefalonia island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic numerical modeling of an RCC dam during construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pimentel T. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomes Correia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">16th European Conference on Soil Mechanics and Geotechnical Engineering, ECSMGE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742635v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization of a soil column due to seismic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Voldoire</w:t>
+                <w:t xml:space="preserve">One-dimensional seismic soil response at the nuclear power plant of kashiwazaki-kariwa during the 2007 niigata-chuetsu-oki earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of International Association for Computer Methods and Recent Advances in Geomechanics, IACMAG 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Civil, Structural and Environmental Engineering Computing, CIVIL-COMP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.108.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457305v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain localization of a soil column due to seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">14th International Conference of International Association for Computer Methods and Recent Advances in Geomechanics, IACMAG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. pp.347-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742674v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic evaluation of embankment-type structures with coupled hydro-mechanical model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Close to the lair of Odysseus Cyclops: the SINAPS@ post- seismic campaign and accelerometric network installation on Kefalonia island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mariscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Crete island, Greece. pp.251-261</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457304v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efeito de incertezas na modelação numérica da construção de uma barragem em BCC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14º Congresso Nacional de Geotecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Covilhã, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770169v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil foundation on the performance of masonry buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efeito de incertezas na modelação numérica da construção de uma barragem em BCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Patricia Pimentel Torres Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gomes Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryam Tabbakhha</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Dynamics, EURODYN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.185-191</w:t>
+              <w:t xml:space="preserve">14º Congresso Nacional de Geotecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603193v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and sensitivity analysis of FWD test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Patricia Pimentel Torres Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Gomes-Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoHunan International Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Hunan, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/47626(405)7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of laboratory test simulations using an elastoplastic model</w:t>
+                <w:t xml:space="preserve">Effects of soil foundation on the performance of masonry buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tabbakhha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">8th International Conference on Structural Dynamics, EURODYN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112810v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of liquefaction countermeasure effects on the performance of structures</w:t>
+                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of laboratory test simulations using an elastoplastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance-Based Design in Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971080v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets de la liquéfaction du sol sur la réponse d'une structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+                <w:t xml:space="preserve">Evaluation of liquefaction countermeasure effects on the performance of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.141</w:t>
+              <w:t xml:space="preserve">International Conference on Performance-Based Design in Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272668v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of soil behavior in load transfer mechanisms of axially loaded single piles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence de la variabilité des données géotechniques sur la réponse sismique des sols – Cas de la liquéfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Denver 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.CD-ROM (CD-ROM)</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270249v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF NON LINEAR SSI EFFECTS FOLLOWING AN EQUIVALENT LINEAER APPROACH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des effets de la liquéfaction du sol sur la réponse d'une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Seismology and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tehran, Iran. pp.SF65</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272631v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-LINEAR SSI EFFECTS ON THE SEISMIC PERFORMANCE EVALUATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">EVALUATION OF NON LINEAR SSI EFFECTS FOLLOWING AN EQUIVALENT LINEAER APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. Paper 1406</w:t>
+              <w:t xml:space="preserve">5th International Conference on Seismology and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tehran, Iran. pp.SF65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272627v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du comportement non-linéaire du sol sur les méthodes de dimensionnement en déplacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Implication of soil behavior in load transfer mechanisms of axially loaded single piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa-d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. pp.A053</w:t>
+              <w:t xml:space="preserve">Geo-Denver 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.CD-ROM (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272669v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité des données géotechniques sur la réponse sismique des sols – Cas de la liquéfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">NON-LINEAR SSI EFFECTS ON THE SEISMIC PERFORMANCE EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.150</w:t>
+              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. Paper 1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272671v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-structure interaction: linear, equivalent linear and nonlinear approximation for the soil behavior modeling; a comparative study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Effet du comportement non-linéaire du sol sur les méthodes de dimensionnement en déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th US National Conference on Earthquake Engineering 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, San Francisco, Californ, United States</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.A053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722009v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability of geotechnical data on the seismic ground response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">EFFECTS OF SSI ON THE CAPACITY SPECTRUM METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology Geneva, Switzerland, 3-8 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Switzerland. Paper Number:1149</w:t>
+              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland. Paper 1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272664v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the soil behaviour in the bearing capacity and load settlement response of a single pile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Soil-structure interaction: linear, equivalent linear and nonlinear approximation for the soil behavior modeling; a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaime Santos</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELU-ULS 2006 International Symposium on ultimate limite states of geotechnical structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.281-290</w:t>
+              <w:t xml:space="preserve">8th US National Conference on Earthquake Engineering 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270243v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF SSI ON THE CAPACITY SPECTRUM METHOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence of variability of geotechnical data on the seismic ground response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland. Paper 1073</w:t>
+              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology Geneva, Switzerland, 3-8 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Switzerland. Paper Number:1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272663v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des inclusions rigides comme solution aux problèmes de liquéfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence of the soil behaviour in the bearing capacity and load settlement response of a single pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa-d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on soil mechanics and geotechnical engineering, 16, Osaka, September, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Osaka, Japon. pp.2681-2684</w:t>
+              <w:t xml:space="preserve">ELU-ULS 2006 International Symposium on ultimate limite states of geotechnical structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270257v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the soil non-linearity on the soil-foundation-structure interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique des inclusions rigides comme solution aux problèmes de liquéfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of IACMAG - Prediction, Analysis and Design in Geomechanical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Torino, Italy. pp.691-698</w:t>
+              <w:t xml:space="preserve">International conference on soil mechanics and geotechnical engineering, 16, Osaka, September, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Osaka, Japon. pp.2681-2684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273025v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of the soil non-linearity on the soil-foundation-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International conference of IACMAG - Prediction, Analysis and Design in Geomechanical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Torino, Italy. pp.691-698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soil-Structure Interaction analysis using an equivalent linear model for the soil - a real case application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Soil-Structure Interaction, Saint Petersburg, Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Russia. pp.CD-ROM (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16527,341 +16782,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Sensitivity Analysis of Soil Parameters for Tunneling in Urban Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noubissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Innovations in Geomechanics. IACMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.903-910, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled elasto plastic dynamic response of dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validation of Dynamic Analyses of Dams and Their Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From very small strains to failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Biarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gomes-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Benedetto et al (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deformation Characteristics of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, London, pp.125-141, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16929,51 +17184,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0015FA8A"/>
+    <w:nsid w:val="D31C5FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17160,51 +17415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-lopez-caballero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083769013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ibagon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Villacreses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107987" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Paz Soto Moncada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-025-10287-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gallardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria&#241;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Reyes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rini Kusumawardani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsiung Chang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togani Cahyadi Upomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Permana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-025-00308-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.07.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae187" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.105942" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-02130-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya Noguera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951186v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-020-09961-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flomin Tchawe Nziaha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176493v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Haber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef Abdelmassih" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berge-Thierry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02194-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aristizabal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sanchez-Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110662" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.04.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Mendoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.12.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0218-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Rapti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0631-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000957" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.10.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395418v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benmebarek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.60" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.10.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.02.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Imtiaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2881" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2015.1058957" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Carrilho Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Santos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-015-0516-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand-Razavi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine A. Stamatopoulos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000593" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFKCBTQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0355-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.07.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa d'Aguiar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.09.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TRT97JK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gaspar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes Correia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWGPHND-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.02.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8GF13NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CV2X3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715381v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2010.05.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDC70XC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715364v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime dos Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715377v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto dos Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPQHKPHF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715383v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.02.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWKR0LNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265121v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Modaressi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9032-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni G. Velgaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-006-9015-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W70L06N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554129v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ICBBG2025-185" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637462v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637445v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto Moncada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.P2-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740456v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773260v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153677v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11611" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382877v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alyaman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Sadek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10702.20245" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154250v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488063v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alves Fernandes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46351-9_23" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Abdelrahman Alhajj Chehade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178781v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824635v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427401v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01958095v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos S Papageorgiou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177243v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678986v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22725/ICASP13.231" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851753v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494705v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Youssef" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdel Massih" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Bitar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.057" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Forcellini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851762v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851758v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488185v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Bittar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.034" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480700.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144472v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457302v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120117.5471.17027" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457303v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voivret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.35" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pimentel T. Gaspar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238283v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742635v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457305v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770169v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patricia Pimentel Torres Gaspar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes Correia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603193v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabbakhha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857304v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes-Correia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/47626(405)7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112810v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971080v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272668v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270249v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa-d'Aguiar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Santos" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272631v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272627v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272669v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272671v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722009v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272664v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272663v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273025v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270253v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396697v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270233v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Biarez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes-Correia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-lopez-caballero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083769013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ibagon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Villacreses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107987" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2642828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria&#241;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Paz Soto Moncada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Reyes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rini Kusumawardani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsiung Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togani Cahyadi Upomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Permana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-025-00308-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-025-10287-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gallardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-02130-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.105942" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya Noguera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Haber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef Abdelmassih" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106689" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-020-09961-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flomin Tchawe Nziaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berge-Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02194-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aristizabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sanchez-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110662" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Mendoza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.04.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.10.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0218-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Rapti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0631-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000957" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benmebarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.60" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.02.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Imtiaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2881" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0355-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand-Razavi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine A. Stamatopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000593" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFKCBTQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2015.1058957" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Carrilho Gomes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-015-0516-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.07.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa d'Aguiar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.09.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TRT97JK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gaspar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes Correia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWGPHND-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.02.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8GF13NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CV2X3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715381v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2010.05.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDC70XC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPQHKPHF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime dos Santos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-032" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.02.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWKR0LNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Modaressi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9032-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni G. Velgaki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-006-9015-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W70L06N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ICBBG2025-185" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637445v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto Moncada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.P2-18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153677v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11611" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382877v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alyaman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Sadek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10702.20245" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488063v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alves Fernandes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46351-9_23" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Abdelrahman Alhajj Chehade" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178781v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824635v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01958095v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos S Papageorgiou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678986v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22725/ICASP13.231" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Bittar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851762v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494705v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Youssef" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdel Massih" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Bitar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Forcellini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480700.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144472v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457302v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120117.5471.17027" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457303v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voivret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.35" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238283v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458668v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pimentel T. Gaspar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457305v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742635v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770169v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patricia Pimentel Torres Gaspar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes Correia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857304v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes-Correia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/47626(405)7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabbakhha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971080v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270249v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa-d'Aguiar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Santos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722009v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396697v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270233v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Biarez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes-Correia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>