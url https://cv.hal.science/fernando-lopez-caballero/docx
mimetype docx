--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -609,287 +609,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and extraction of surface waves for the Bogota basin</w:t>
+                <w:t xml:space="preserve">A regional site response analysis of the Petobo area after the 2018.09.28 Palu–Donggala Indonesia earthquake using an equivalent-linear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Daza</w:t>
+                <w:t xml:space="preserve">Rini Kusumawardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Riaño</w:t>
+                <w:t xml:space="preserve">Muhsiung Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
+                <w:t xml:space="preserve">Togani Cahyadi Upomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Dadang Permana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 195, pp.109388. </w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40677-025-00308-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997328v1</w:t>
+                <w:t xml:space="preserve">hal-04901148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional site response analysis of the Petobo area after the 2018.09.28 Palu–Donggala Indonesia earthquake using an equivalent-linear model</w:t>
+                <w:t xml:space="preserve">Identification and extraction of surface waves for the Bogota basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rini Kusumawardani</w:t>
+                <w:t xml:space="preserve">Julian Daza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhsiung Chang</w:t>
+                <w:t xml:space="preserve">Andrea Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Togani Cahyadi Upomo</w:t>
+                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dadang Permana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.109388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40677-025-00308-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2025.109388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901148v1</w:t>
+                <w:t xml:space="preserve">hal-04997328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical earthquake-induced landslide hazard assessment at regional scale in the Colombian Andes</w:t>
               </w:r>
@@ -992,51 +992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin-induced surface wave parameter identification for enhanced seismic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,51 +1733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Validating 3D Simulated MASW and SPAC In-Situ Tests in Argostoli, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,252 +2143,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime response of a liquefiable soil foundation-embankment system subjected to sequences of mainshocks and aftershocks</w:t>
+                <w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+                <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.546-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149459v1</w:t>
+                <w:t xml:space="preserve">hal-03424424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced seismic response prediction of critical structures via 3D regional scale physics-based earthquake simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michail Korres</w:t>
+                <w:t xml:space="preserve">Lifetime response of a liquefiable soil foundation-embankment system subjected to sequences of mainshocks and aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (3), pp.546-574. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.108107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13632469.2021.2009061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424424v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind broad-band (0-10 Hz) numerical prediction of the 3-D near field seismic response of a Mw6.0 extended fault scenario: application to the nuclear site of Cadarache (France)</w:t>
               </w:r>
@@ -2502,291 +2502,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t>
+                <w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Touhami</w:t>
+                <w:t xml:space="preserve">Reine Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593533v1</w:t>
+                <w:t xml:space="preserve">hal-03769716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling spectral and Finite Element methods for 3D physic-based seismic analysis from fault to structure: Application to the Cadarache site in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEM3D: A 3D High-Fidelity Numerical Earthquake Simulator for Broadband (0-10 Hz) Seismic Response Prediction at a Regional Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Fares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alejandro Castro Cruz</w:t>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 397 (1), pp.111954. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (112), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769716v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial variability of shear wave velocity on the lagged coherency of synthetic surface ground motions</w:t>
               </w:r>
@@ -3082,147 +3082,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic approach of numerical analysis of the geology effects on ground motion prediction : Argostoli site test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Survival analysis of a liquefiable embankment subjected to sequential earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10950-020-09961-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (1), pp.106436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427394v1</w:t>
+                <w:t xml:space="preserve">hal-02951186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of regional geology on the ground motion model variability at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan) via physics-based numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3241,167 +3228,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (1), pp.106947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soildyn.2021.106947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival analysis of a liquefiable embankment subjected to sequential earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">A holistic approach of numerical analysis of the geology effects on ground motion prediction : Argostoli site test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (1), pp.106436. </w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.115-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2020.106436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10950-020-09961-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951186v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 2-D random velocity perturbations on 2-D SH short-period ground motion simulations in the basin of Nice, France</w:t>
               </w:r>
@@ -3498,261 +3498,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Achievements of the Multidisciplinary SINAPS@ Research Project: Towards an Integrated Approach to Perform Seismic Safety Analysis of Nuclear Facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model to estimate the lifetime of structures located in seismically active regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berge-Thierry</w:t>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Voldoire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Le Maoult</w:t>
+                <w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02194-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 215 (1), pp.110662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119567v1</w:t>
+                <w:t xml:space="preserve">hal-02542172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to estimate the lifetime of structures located in seismically active regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Main Achievements of the Multidisciplinary SINAPS@ Research Project: Towards an Integrated Approach to Perform Seismic Safety Analysis of Nuclear Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Sanchez-Silva</w:t>
+                <w:t xml:space="preserve">A. Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 215 (1), pp.110662. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (1), pp.2299-2351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02194-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542172v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to mechanical behaviors of lacustrine deposit in Bogotá, Colombia</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-band 3-D earthquake simulation at nuclear site by an all-embracing source-to-structure approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,690 +4117,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of diatomaceous soil in lacustrine deposits of Bogotá, Colombia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability assessment for earthquake-liquefaction-induced settlements of an embankment using gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.367-379. </w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.04018010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0000957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715172v1</w:t>
+                <w:t xml:space="preserve">hal-01618529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of the 3-D regional geology on the seismic design of critical structures: the case of the Kashiwazaki-Kariwa Nuclear Power Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Behavior of diatomaceous soil in lacustrine deposits of Bogotá, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcesio Lizcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.367-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691235v1</w:t>
+                <w:t xml:space="preserve">hal-01715172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of coupling excess pore pressure and soil deformation on nonlinear SSI in liquefiable soil deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvana Montoya Noguera</w:t>
+                <w:t xml:space="preserve">On the effect of the 3-D regional geology on the seismic design of critical structures: the case of the Kashiwazaki-Kariwa Nuclear Power Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (2), pp.681-705. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (2), pp.1073-1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0218-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576000v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefaction analysis and damage evaluation of embankment-type structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+                <w:t xml:space="preserve">Effect of coupling excess pore pressure and soil deformation on nonlinear SSI in liquefiable soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-018-0631-z⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.681-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0218-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690340v1</w:t>
+                <w:t xml:space="preserve">hal-01576000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Liquefaction analysis and damage evaluation of embankment-type structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (3), pp.1105-1135. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.1041-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-018-0631-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624887v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment for earthquake-liquefaction-induced settlements of an embankment using gaussian processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-source effects and non-linear Site Response at Kashiwazaki-Kariwa Nuclear Power Plant, in the 2007 Chuetsu-Oki Earthquake: evidence from surface and downhole records and 1D numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.04018010. </w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.1105-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0000957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-017-0255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618529v1</w:t>
+                <w:t xml:space="preserve">hal-01624887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of the Dynamic Behavior of Rigid Retaining Walls Subjected to Real Near-Fault Ground Motions and Estimation of Seismic Lateral Earth Pressures</w:t>
               </w:r>
@@ -5362,64 +5362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifa Imtiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (12), pp.1895-1917. </w:t>
@@ -5806,213 +5806,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Evaluation of Earthquake Settlements of Road Embankments and Its Mitigation by Preloading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a Strategy to Predict Secant Shear Modulus and Damping of Soils with an Elastoplastic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Carrilho Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (5), pp.C4015006. </w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp.609-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12205-015-0516-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186317v1</w:t>
+                <w:t xml:space="preserve">hal-01176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled S-P wave propagation in nonlinear regularized micromorphic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77 (1), pp.106 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6052,425 +6065,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Discrete Spatial Heterogeneity in Seismic Risk Analysis : Application to Treated Ground Soil Foundation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Evaluation of Earthquake Settlements of Road Embankments and Its Mitigation by Preloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17499518.2015.1058957⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.C4015006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163083v1</w:t>
+                <w:t xml:space="preserve">hal-01186317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Modeling of Discrete Spatial Heterogeneity in Seismic Risk Analysis : Application to Treated Ground Soil Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106 (5), pp.2112-2135. </w:t>
+              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.66-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17499518.2015.1058957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383223v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Strategy to Predict Secant Shear Modulus and Damping of Soils with an Elastoplastic Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Benchmark on Numerical Simulations for 1D, Nonlinear Site Response (PRENOLIN): Verification Phase Based on Canonical Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Carrilho Gomes</w:t>
+                <w:t xml:space="preserve">Pierre Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime A. Santos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (2), pp.609-622. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106 (5), pp.2112-2135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12205-015-0516-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120150284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176523v1</w:t>
+                <w:t xml:space="preserve">hal-01383223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of preloading on the liquefaction cyclic strength of mixtures of sand and silt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78 (1), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomes Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6762,51 +6762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of mitigation of liquefaction seismic risk by preloading and its effects on the performance of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (1), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6878,51 +6878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.166-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6981,51 +6981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation numérique dans l'analyse des risques sismiques liés à la liquéfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 140-141 (3-4), pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7044,186 +7044,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the inelastic dynamic soil-structure interaction on the seismic vulnerability assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esteban Saez</w:t>
+                <w:t xml:space="preserve">Piles under cyclic axial loading : study of the friction fatigue and its importance in pile behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2010.05.004⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (10), pp.1537-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/t11-032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715381v1</w:t>
+                <w:t xml:space="preserve">hal-00715364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic constitutive modelling of soil-structure interfaces under monotonic and cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Costa d'Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Alberto dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7289,187 +7290,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piles under cyclic axial loading : study of the friction fatigue and its importance in pile behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Effect of the inelastic dynamic soil-structure interaction on the seismic vulnerability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2010.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/t11-032⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715364v1</w:t>
+                <w:t xml:space="preserve">hal-00715381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of variability and uncertainties effects on the seismic response of a liquefiable soil profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (7), pp.600-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7623,51 +7623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,51 +7705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear numerical method for earthquake site response analysis I — elastoplastic cyclic model and parameter identification strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic displacement of gravity walls by a two-body model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine A. Stamatopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni G. Velgaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,51 +7917,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (85)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8068,666 +8068,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación numérica de la amenaza sísmica de deslizamientos en los Andes Colombianos a escala regional</w:t>
+                <w:t xml:space="preserve">Using fragility curves in the probabilistic spatial assessment of permanent displacements of slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773219v1</w:t>
+                <w:t xml:space="preserve">hal-04637462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Características de las ondas de superficie en la cuenca de Bogotá</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
+                <w:t xml:space="preserve">Acoplamiento termo-hidro-mecánico en el análisis de deslizamientos detonados por sismos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Congreso Nacional de Ingeniería Sísmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Armenia, Colombia</w:t>
+              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722086v1</w:t>
+                <w:t xml:space="preserve">hal-04773289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rigid inclusions on the attenuation of basin induced seismic surface waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Chambreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637445v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure risk evaluation of a masonry bridge under seismic loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Características de las ondas de superficie en la cuenca de Bogotá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Riaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XI Congreso Nacional de Ingeniería Sísmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Armenia, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638746v1</w:t>
+                <w:t xml:space="preserve">hal-04722086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoplamiento termo-hidro-mecánico en el análisis de deslizamientos detonados por sismos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+                <w:t xml:space="preserve">Effect of rigid inclusions on the attenuation of basin induced seismic surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773289v1</w:t>
+                <w:t xml:space="preserve">hal-04637445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fragility curves in the probabilistic spatial assessment of permanent displacements of slopes</w:t>
+                <w:t xml:space="preserve">Evaluación numérica de la amenaza sísmica de deslizamientos en los Andes Colombianos a escala regional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637462v1</w:t>
+                <w:t xml:space="preserve">hal-04773219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled approach for the assessment of basin effects on the seismic demand of nonlinear structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8863,497 +8863,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the attenuation of 3D basin ground motions by a Rigid Inclusion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Umbrales de lluvia probabilistas a partir de modelos de base física para el análisis de ocurrencia de deslizamientos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exneyder Montoya-Araque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Computational Dynamic Soil-Structure Interaction (CompDSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Assisi (Perugia), Italy</w:t>
+              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740456v1</w:t>
+                <w:t xml:space="preserve">hal-04773260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrales de lluvia probabilistas a partir de modelos de base física para el análisis de ocurrencia de deslizamientos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the attenuation of 3D basin ground motions by a Rigid Inclusion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Paz Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congreso Colombiano de Geotecnia 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Cali, Colombia</w:t>
+              <w:t xml:space="preserve">International Workshop Computational Dynamic Soil-Structure Interaction (CompDSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Assisi (Perugia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773260v1</w:t>
+                <w:t xml:space="preserve">hal-04740456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation 3D basée sur la physique pour la réponse sismique « de la faille à la structure »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A SEM/FEM weak coupling for a more accurate definition of seismic input excitation in soil-structure interaction studies: An adaptation for a massively parallel FEM resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de l'Association Française du Génie ParaSismique (AFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Guadeloupe (Antilles Francaises), France</w:t>
+              <w:t xml:space="preserve">XII International Conference on Structural Dynamics EURODYN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290296v1</w:t>
+                <w:t xml:space="preserve">hal-04290266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SEM/FEM weak coupling for a more accurate definition of seismic input excitation in soil-structure interaction studies: An adaptation for a massively parallel FEM resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Simulation 3D basée sur la physique pour la réponse sismique « de la faille à la structure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zentner Irmela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Structural Dynamics EURODYN2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">11ème colloque de l'Association Française du Génie ParaSismique (AFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Guadeloupe (Antilles Francaises), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290266v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin effects on the seismic response of a nonlinear structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9616,51 +9616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des répliques sismiques sur le cycle de vie d'un remblai et sa fondation liquéfiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,51 +9698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9787,264 +9787,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Source and Basin-induced Surface Waves on Seismic Performance of Non Linear Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
+                <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chiaradonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Washington, United States</w:t>
+              <w:t xml:space="preserve">Third European Conference on Earthquake Engineering and Seismology (3ECEES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817713v1</w:t>
+                <w:t xml:space="preserve">hal-04154220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LICORNE a benchmark on numerical method for non-linear site response analysis involving pore water pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Régnier</w:t>
+                <w:t xml:space="preserve">Evaluation of Source and Basin-induced Surface Waves on Seismic Performance of Non Linear Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Earthquake Engineering and Seismology (3ECEES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">SSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154220v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Source and Basin-induced Surface Waves on Seismic Performance of Large Scale Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Soto Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10095,51 +10095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of wave propagation in realistic 3D basin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Conference on Earthquake Engineering (17WCEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sendai, Japan. pp.C003622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10164,77 +10164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology For 3d Nonlinear Soil-Structure Interaction Using The Domain Reduction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10283,1305 +10283,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Dynamic Response of a Central Clay Core Dam Under Two-Component Seismic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique "Ondes et vibrations en milieux complexes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Embankment Dams - ICED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Beijing, China. pp.231-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46351-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534717v1</w:t>
+                <w:t xml:space="preserve">hal-04488063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Response of a Central Clay Core Dam Under Two-Component Seismic Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kham</w:t>
+                <w:t xml:space="preserve">Analyse modale des bandes interdites en fréquence pour la propagation des ondes dans un milieu périodique borné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Alves Fernandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Embankment Dams - ICED</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique "Ondes et vibrations en milieux complexes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488063v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Modélisation d'essai de liquéfaction de fondation superficielle sur table vibrante avec code_aster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Abdelrahman Alhajj Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
+              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680642v1</w:t>
+                <w:t xml:space="preserve">hal-03767290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'essai de liquéfaction de fondation superficielle sur table vibrante avec code_aster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Seismic hazard analysis of complex faults using Spectral element and empirical Green's function methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées nationales de géotechnique et de géologie de l'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th World Conference on Earthquake Engineering, 17WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sendai (Japan), Japan. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767290v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODULATE: ANR project for the modeling of long period ground motions and the assessment of their effects on large-scale infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aubry</w:t>
+                <w:t xml:space="preserve">Kristel Carolina Meza Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">Apostolos S Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Caicedo</w:t>
+                <w:t xml:space="preserve">Charisis Chatzigogos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405115v1</w:t>
+                <w:t xml:space="preserve">hal-01958095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of liquefaction-induced damage on an embankment: “virtual” laboratory tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Khalil</w:t>
+                <w:t xml:space="preserve">Geotechnical behavior of Bogotá lacustrine soil through its geological history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting of EWG Dams and Earthquakes. An international Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering, ECSMGE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177243v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural and anthropogenic soil heterogeneities on the liquefaction-induced damage of a levee</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+                <w:t xml:space="preserve">Numerical analysis of local geology effects on ground motion prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on earthquake geotechnical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering, ICASP13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178781v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence sur les ondes sismiques des hétérogénéités en champ proche de la source et sur le chemin de propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+                <w:t xml:space="preserve">The effect of liquefaction-induced damage on an embankment: “virtual” laboratory tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">3rd meeting of EWG Dams and Earthquakes. An international Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824635v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the influence of around-source deep crustal heterogeneities on the seismic wave propagation by 3-D broad-band numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Colvez</w:t>
+                <w:t xml:space="preserve">Efficiency of a reduced model of seismic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, ROMA, Italy. pp1961-1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142977v1</w:t>
+                <w:t xml:space="preserve">hal-02405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnical behavior of Bogotá lacustrine soil through its geological history</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+                <w:t xml:space="preserve">Effect of natural and anthropogenic soil heterogeneities on the liquefaction-induced damage of a levee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering, ECSMGE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">7th international conference on earthquake geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488129v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATE: ANR project for the modeling of long period ground motions and the assessment of their effects on large-scale infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Apostolos S Papageorgiou</w:t>
+                <w:t xml:space="preserve">Influence sur les ondes sismiques des hétérogénéités en champ proche de la source et sur le chemin de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Colvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958095v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of local geology effects on ground motion prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Assessing the influence of around-source deep crustal heterogeneities on the seismic wave propagation by 3-D broad-band numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Colvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering, ICASP13</w:t>
+              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427401v1</w:t>
+                <w:t xml:space="preserve">hal-02142977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of synthetic ground motions on the liquefaction induced settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11613,519 +11613,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 3D seismic input motion definition from physics-based simulations for soil-structure interaction studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epistemic uncertainty quantification for 1d ground response analysis using fully nonlinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Montoya-Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korres Michail</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zentner Irmela</w:t>
+                <w:t xml:space="preserve">Jacquet Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395379v1</w:t>
+                <w:t xml:space="preserve">hal-04494719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic uncertainty quantification for 1d ground response analysis using fully nonlinear models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+                <w:t xml:space="preserve">Comparison Between Two Surrogate Models for Embankment Earthquake-Liquefaction-Induced Settlements Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22725/ICASP13.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494719v1</w:t>
+                <w:t xml:space="preserve">hal-03678986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Two Surrogate Models for Embankment Earthquake-Liquefaction-Induced Settlements Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Aristizabal</w:t>
+                <w:t xml:space="preserve">Predicting short-period spectral ordinates of hybrid ground shaking prediction tools: a comparative benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678986v1</w:t>
+                <w:t xml:space="preserve">hal-02142978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting short-period spectral ordinates of hybrid ground shaking prediction tools: a comparative benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of 3D seismic input motion definition from physics-based simulations for soil-structure interaction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korres Michail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentner Irmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Applications of Statistics and Probability in Civil Engineering(ICASP13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142978v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of around-source crustal heterogeneities on 3-d regional seismic wave field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Colvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12379,51 +12379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D source-to-site numerical investigation on the earthquake ground motion coherency in heterogeneous soil deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12537,338 +12537,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of Physical 2D Probabilistic Realizations of Shear Wave Velocity Random Field Based on Dispersion Curves Derived from MASW Numerical Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abdel Massih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Al Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Earthquake Engineering and Soil Dynamics V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.589-598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784481462.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851742v1</w:t>
+                <w:t xml:space="preserve">hal-04494705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Physical 2D Probabilistic Realizations of Shear Wave Velocity Random Field Based on Dispersion Curves Derived from MASW Numerical Experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argostoli site, from site test to numerical model: a holistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Earthquake Engineering and Soil Dynamics V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cadarache, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494705v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the effects of regional and local geology on ground motion prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13077,710 +13077,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering at an Interface Using Bloch Wave Theory: Application to Seismic Metamaterials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tie</w:t>
+                <w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th WCCM (World Congress in Computational Mechanics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847453v1</w:t>
+                <w:t xml:space="preserve">hal-01851734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band 3-D physics-based simulation of earthquake-induced wave-field at the Kashiwazaki-Kariwa Nuclear Power Plant (Japan): an all-embracing source-to-site approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Scattering at an Interface Using Bloch Wave Theory: Application to Seismic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering (16ECEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13th WCCM (World Congress in Computational Mechanics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851734v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Evaluation of Fragility Curves for Earthquake-Liquefaction-Induced Settlements of an Embankment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+                <w:t xml:space="preserve">Structure-soil-structure interaction analysis of NUPEC test cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Alves Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Risk 2017 : Reliability-Based Design and Code Developments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851764v1</w:t>
+                <w:t xml:space="preserve">hal-03144472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the earthquake ground motion coherence in heterogeneous non-linear soil deposits</w:t>
+                <w:t xml:space="preserve">PHYSICS-BASED SCENARIO OF THE 2007 CHUETSU-OKI EARTHQUAKE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lúcio de Abreu Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano de Carvalho Paludo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Paolucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.C17465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586963v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICS-BASED SCENARIO OF THE 2007 CHUETSU-OKI EARTHQUAKE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Paolucci</w:t>
+                <w:t xml:space="preserve">Numerical Evaluation of Fragility Curves for Earthquake-Liquefaction-Induced Settlements of an Embankment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Risk 2017 : Reliability-Based Design and Code Developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480700.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546804v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-soil-structure interaction analysis of NUPEC test cases</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the earthquake ground motion coherence in heterogeneous non-linear soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano de Carvalho Paludo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.2354-2359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144472v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of soil liquefaction induced failure of embankments</w:t>
               </w:r>
@@ -13987,103 +13987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic evaluation of embankment-type structures with coupled hydro-mechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Crete island, Greece. pp.251-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14102,168 +14102,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-dimensional seismic soil response at the nuclear power plant of kashiwazaki-kariwa during the 2007 niigata-chuetsu-oki earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-23, 23rd Conference on Structural Mechanics in Reactor Technology, Division II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Civil, Structural and Environmental Engineering Computing, CIVIL-COMP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic. pp.157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.108.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480632v1</w:t>
+                <w:t xml:space="preserve">hal-02455818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ferrario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14305,73 +14284,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Nonlinear Soil-Structure Interaction Effects on the response of Three-Dimensional Frame Structures using a One-Direction Three-ComponentWave Propagation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Santisi d'Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14387,1304 +14366,1308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic numerical modeling of an RCC dam during construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pimentel T. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomes Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Soil Mechanics and Geotechnical Engineering, ECSMGE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional seismic soil response at the nuclear power plant of kashiwazaki-kariwa during the 2007 niigata-chuetsu-oki earthquake</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Close to the lair of Odysseus Cyclops: the SINAPS@ post- seismic campaign and accelerometric network installation on Kefalonia island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Imtiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mariscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Civil, Structural and Environmental Engineering Computing, CIVIL-COMP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.108.157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02455818v1</w:t>
+                <w:t xml:space="preserve">insu-01742635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization of a soil column due to seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Rapti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of International Association for Computer Methods and Recent Advances in Geomechanics, IACMAG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. pp.347-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close to the lair of Odysseus Cyclops: the SINAPS@ post- seismic campaign and accelerometric network installation on Kefalonia island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armand Mariscal</w:t>
+                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01742635v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01742674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SINAPS@: vers une évaluation intégrée du risque sismique pour la sûreté nucléaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efeito de incertezas na modelação numérica da construção de uma barragem em BCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Patricia Pimentel Torres Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gomes Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">14º Congresso Nacional de Geotecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Covilhã, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01742674v1</w:t>
+                <w:t xml:space="preserve">hal-04770169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efeito de incertezas na modelação numérica da construção de uma barragem em BCC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of FWD test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Patricia Pimentel Torres Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Gomes-Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14º Congresso Nacional de Geotecnia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GeoHunan International Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hunan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/47626(405)7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770169v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of FWD test</w:t>
+                <w:t xml:space="preserve">Effects of soil foundation on the performance of masonry buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">António Gomes-Correia</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tabbakhha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHunan International Conference 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Structural Dynamics, EURODYN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.185-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/47626(405)7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857304v1</w:t>
+                <w:t xml:space="preserve">hal-04603193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil foundation on the performance of masonry buildings</w:t>
+                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of laboratory test simulations using an elastoplastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryam Tabbakhha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Dynamics, EURODYN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium. pp.185-191</w:t>
+              <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603193v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and sensitivity analysis of laboratory test simulations using an elastoplastic model</w:t>
+                <w:t xml:space="preserve">Evaluation of liquefaction countermeasure effects on the performance of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Performance-Based Design in Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112810v1</w:t>
+                <w:t xml:space="preserve">hal-02971080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of liquefaction countermeasure effects on the performance of structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité des données géotechniques sur la réponse sismique des sols – Cas de la liquéfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance-Based Design in Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971080v1</w:t>
+                <w:t xml:space="preserve">hal-00272671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité des données géotechniques sur la réponse sismique des sols – Cas de la liquéfaction</w:t>
+                <w:t xml:space="preserve">Prise en compte des effets de la liquéfaction du sol sur la réponse d'une structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, France. pp.150</w:t>
+              <w:t xml:space="preserve">, 2007, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272671v1</w:t>
+                <w:t xml:space="preserve">hal-00272668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets de la liquéfaction du sol sur la réponse d'une structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of soil behavior in load transfer mechanisms of axially loaded single piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa-d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007 – Ecole Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.141</w:t>
+              <w:t xml:space="preserve">Geo-Denver 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.CD-ROM (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272668v1</w:t>
+                <w:t xml:space="preserve">hal-00270249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF NON LINEAR SSI EFFECTS FOLLOWING AN EQUIVALENT LINEAER APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15693,837 +15676,837 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Seismology and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Tehran, Iran. pp.SF65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of soil behavior in load transfer mechanisms of axially loaded single piles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Costa-d'Aguiar</w:t>
+                <w:t xml:space="preserve">NON-LINEAR SSI EFFECTS ON THE SEISMIC PERFORMANCE EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaime Santos</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Denver 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.CD-ROM (CD-ROM)</w:t>
+              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. Paper 1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270249v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON-LINEAR SSI EFFECTS ON THE SEISMIC PERFORMANCE EVALUATION</w:t>
+                <w:t xml:space="preserve">Effet du comportement non-linéaire du sol sur les méthodes de dimensionnement en déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Earthquake Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Thessaloniki, Greece. Paper 1406</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.A053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272627v1</w:t>
+                <w:t xml:space="preserve">hal-00272669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du comportement non-linéaire du sol sur les méthodes de dimensionnement en déplacement</w:t>
+                <w:t xml:space="preserve">EFFECTS OF SSI ON THE CAPACITY SPECTRUM METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand-Razavi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. pp.A053</w:t>
+              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland. Paper 1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272669v1</w:t>
+                <w:t xml:space="preserve">hal-00272663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTS OF SSI ON THE CAPACITY SPECTRUM METHOD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of variability of geotechnical data on the seismic ground response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arézou Modaressi-Farahmand Razavi</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Geneva, Switzerland. Paper 1073</w:t>
+              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology Geneva, Switzerland, 3-8 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Switzerland. Paper Number:1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272663v1</w:t>
+                <w:t xml:space="preserve">hal-00272664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-structure interaction: linear, equivalent linear and nonlinear approximation for the soil behavior modeling; a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th US National Conference on Earthquake Engineering 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, San Francisco, Californ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability of geotechnical data on the seismic ground response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the soil behaviour in the bearing capacity and load settlement response of a single pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Costa-d'Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Earthquake Engineering and Seismology Geneva, Switzerland, 3-8 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Switzerland. Paper Number:1149</w:t>
+              <w:t xml:space="preserve">ELU-ULS 2006 International Symposium on ultimate limite states of geotechnical structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272664v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the soil behaviour in the bearing capacity and load settlement response of a single pile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Costa-d'Aguiar</w:t>
+                <w:t xml:space="preserve">Effects of the soil non-linearity on the soil-foundation-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaime Santos</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELU-ULS 2006 International Symposium on ultimate limite states of geotechnical structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.281-290</w:t>
+              <w:t xml:space="preserve">11th International conference of IACMAG - Prediction, Analysis and Design in Geomechanical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Torino, Italy. pp.691-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270243v1</w:t>
+                <w:t xml:space="preserve">hal-00273025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des inclusions rigides comme solution aux problèmes de liquéfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on soil mechanics and geotechnical engineering, 16, Osaka, September, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Osaka, Japon. pp.2681-2684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16542,237 +16525,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the soil non-linearity on the soil-foundation-structure interaction</w:t>
+                <w:t xml:space="preserve">Soil-Structure Interaction analysis using an equivalent linear model for the soil - a real case application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Pitilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arézou Modaressi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Soil-Structure Interaction, Saint Petersburg, Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Russia. pp.CD-ROM (CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16782,65 +16657,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and Sensitivity Analysis of Soil Parameters for Tunneling in Urban Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Noubissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Taherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16858,92 +16733,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Innovations in Geomechanics. IACMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.903-910, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncoupled elasto plastic dynamic response of dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16959,164 +16834,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Validation of Dynamic Analyses of Dams and Their Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From very small strains to failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Biarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gomes-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Benedetto et al (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deformation Characteristics of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, London, pp.125-141, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17184,51 +17059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D31C5FF6"/>
+    <w:nsid w:val="245C803F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17415,51 +17290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-lopez-caballero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083769013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ibagon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Villacreses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107987" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2642828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria&#241;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Paz Soto Moncada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Reyes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109388" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rini Kusumawardani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsiung Chang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togani Cahyadi Upomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Permana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-025-00308-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-025-10287-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gallardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-02130-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.105942" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya Noguera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Haber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef Abdelmassih" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106689" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-020-09961-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106436" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flomin Tchawe Nziaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berge-Thierry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02194-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aristizabal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sanchez-Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110662" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Mendoza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.04.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.10.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0218-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Rapti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0631-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000957" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benmebarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.60" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.02.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Imtiaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2881" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0355-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand-Razavi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine A. Stamatopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000593" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFKCBTQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2015.1058957" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176523v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Carrilho Gomes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-015-0516-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.07.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa d'Aguiar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.09.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TRT97JK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gaspar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes Correia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWGPHND-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.02.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8GF13NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CV2X3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715381v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2010.05.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDC70XC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPQHKPHF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime dos Santos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-032" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.02.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWKR0LNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Modaressi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9032-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni G. Velgaki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-006-9015-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W70L06N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ICBBG2025-185" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637445v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto Moncada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773289v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637462v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.P2-18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153677v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11611" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382877v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alyaman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Sadek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10702.20245" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817713v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488063v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alves Fernandes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46351-9_23" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767290v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Abdelrahman Alhajj Chehade" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178781v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824635v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488129v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01958095v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos S Papageorgiou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678986v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22725/ICASP13.231" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Bittar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851762v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494705v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Youssef" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdel Massih" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Bitar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Forcellini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851764v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480700.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144472v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457302v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120117.5471.17027" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457303v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voivret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.35" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238283v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458668v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pimentel T. Gaspar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457305v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742635v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770169v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patricia Pimentel Torres Gaspar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes Correia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857304v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes-Correia" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/47626(405)7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabbakhha" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971080v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272631v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270249v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa-d'Aguiar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Santos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722009v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270243v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270253v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396697v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270233v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Biarez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes-Correia" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-lopez-caballero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1010-1230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083769013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ibagon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Villacreses" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.107987" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2026.2642828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Chambreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami El Masri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.6.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rini Kusumawardani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsiung Chang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togani Cahyadi Upomo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadang Permana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-025-00308-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Daza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ria&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Paz Soto Moncada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Reyes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109388" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder A Montoya-Araque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya-Noguera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109370" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-025-10287-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gallardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2025.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.31" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-02130-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi Kountchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.106043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exneyder Montoya-Araque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.105942" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Montoya Noguera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105842" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Korres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2021.2009061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Khalil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias El Haber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac346" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Fares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111954" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cio de Abreu Corr&#234;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176493v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Haber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef Abdelmassih" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106689" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castro-Cruz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04766-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106849" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2020.106436" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2021.106947" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-020-09961-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flomin Tchawe Nziaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aristizabal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sanchez-Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110662" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berge-Thierry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02194-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Mendoza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcesio Lizcano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.04.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859717v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gatti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clouteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alves Fernandes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2018.08.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000957" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2017.10.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Paolucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0218-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Rapti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand Razavi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foucault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0631-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624887v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-017-0255-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Benmebarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.39.60" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2017.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Santisi d'Avila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.02.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;fabian Bonilla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170210" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Imtiaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2881" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484277v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2017.02.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071881v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0355-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Carrilho Gomes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Santos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-015-0516-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.04.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDFKCBTQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi-Farahmand-Razavi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine A. Stamatopoulos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000593" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2015.1058957" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120150284" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191533v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2015.07.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves-Fernandes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa d'Aguiar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.09.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TRT97JK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gaspar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomes Correia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWGPHND-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.02.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8GF13NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6CV2X3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime dos Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t11-032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715377v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2011.02.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPQHKPHF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715381v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2010.05.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNDC70XC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2010.02.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWKR0LNX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezou Modaressi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179375v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-007-9032-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni G. Velgaki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-006-9015-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7W70L06N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ICBBG2025-185" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722086v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637445v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto Moncada" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773219v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.P2-18" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740456v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153677v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Soto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11611" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382877v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alyaman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Sadek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10702.20245" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154220v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiaradonna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lopez-Caballero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kham" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alves Fernandes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46351-9_23" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767290v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Abdelrahman Alhajj Chehade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hamon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680642v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01958095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos S Papageorgiou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charisis Chatzigogos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488129v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427401v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405115v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178781v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824635v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Colvez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142977v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142979v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet Mathieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678986v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22725/ICASP13.231" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korres Michail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494730v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al-Bittar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.034" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851736v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Pitilakis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851762v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Youssef" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdel Massih" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Al Bitar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784481462.057" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851742v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851753v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gobbi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Forcellini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851734v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01847453v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144472v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Clouteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paolucci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480700.003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano de Carvalho Paludo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.232" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457302v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120117.5471.17027" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457303v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voivret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.35" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02457304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02455818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.108.157" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238283v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02458668v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pimentel T. Gaspar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#233;zou Modaressi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742635v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mariscal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457305v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770169v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patricia Pimentel Torres Gaspar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes Correia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857304v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Gomes-Correia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/47626(405)7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603193v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tabbakhha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112810v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971080v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272671v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272668v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270249v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Costa-d'Aguiar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Santos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272631v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272669v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272663v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722009v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270243v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273025v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270257v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270253v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227607v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noubissi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_98" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396697v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270233v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Biarez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gomes-Correia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>