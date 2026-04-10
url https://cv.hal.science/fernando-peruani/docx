--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Peruani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kurzthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernado Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.143501. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/adac98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Leads to Topological Phase Transition in 2D Populations of Heterogeneous Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylann Rouzaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pagonabarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Levis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (18), pp.188301. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.188301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the forecasting power of mean-field approaches for disease spreading using active systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.129916. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-trapping of active particles with nonreciprocal interactions in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064602. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2404.10932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When an active bath behaves as an equilibrium one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhendu Shekhar Khali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024120. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Coupling between Internal States and Activity Leads to Activation Fronts and Criticality in Active Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5), pp.058301. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics and optimal transport of an active polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Khalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Sarabadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (38), pp.7592-7600. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.01719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: polar condensates and nematic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manik Nava-Sedeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voß-Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.123046. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion by type IV pili leads to formation of irreversible localized clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celeste Dea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Genskowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valeria Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective motion in sheep results from alternating the role of leader and follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (12), pp.1494-1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01769-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.71227. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.71227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the emergence of order in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (11), pp.3113-3120. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01220C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of pathogenic bacteria in the search of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying interaction neighbours in animal groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological flocking models in spatially heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00708-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and macroscopic models for active particles exploring complex environments with an internal navigation control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (08), pp.1691-1717. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Rods: Insights and Perspectives for Active Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Heidenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.441-466. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-conmatphys-031119-050611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to chemotaxis: Active particles guided by internal clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hintsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Beta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (6), pp.68002. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/130/68002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle-field approach bridges phase separation and collective motion in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aranson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking in complex environments—Attention trade-offs in collective information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1007697. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to flock through reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihir Durve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Celani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.012601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Speck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Solon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.193001. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ab6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ant navigation model based on Weber's law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction processes among self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM01502C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and emergence of collective motion in a one-dimensional system of active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (14), pp.144905. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria display optimal transport near surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.610-615. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian robots: minimal navigation strategies for active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.042604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiffusion, large-scale synchronization, and topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of active particles with directional reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/4/043009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent vortices in populations of colloidal rollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayakumar Chikkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Combined with a Characteristic Stimulus Duration Results in Robust Collective Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active particles in heterogeneous media display new physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective dynamics emerge from conflicting imperatives in sheep herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helène Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12729-12734. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503749112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-propelled rods exhibit a phase-separated state characterized by the presence of active stresses and the ejection of polar clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric approach to self-propelled motion in isotropic & anisotropic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1377-1394. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02465-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of attachment strategies on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanket Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (6), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2013-30662-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and the role of collision duration in reaction-diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiu Fan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (5), pp.58001. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/58001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, subdiffusion, and trapping of active particles in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (16), pp.160604. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.160604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Noise Maximizes Collective Motion in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (23), pp.238101. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.238101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model and scaling properties of non-equilibrium clustering of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.065009. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-formation mechanisms in motility mutants of Myxococcus xanthus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starruss Jörn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.774-785. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2012.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Motion and Nonequilibrium Cluster Formation in Colonies of Gliding Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Starrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.098102. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.098102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in complex networks under attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.036106. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directedness of Information Flow in Mobile Phone Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e28860. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Jams, Gliders, and Bands in the Quest for Collective Motion of Self-Propelled Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Klauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (12), pp.128101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.128101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar vs. apolar alignment in systems of polar self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 297 (1), pp.012014. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/297/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Collective Properties of Self-Propelled Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (18), pp.184502. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility induces global synchronization of oscillators in periodic extended systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.093029. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling broadcasting using omnidirectional and directional antenna in delay tolerant networks as an epidemic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sadhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romit Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.524-531. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling discrete combinatorial systems as alphabetic bipartite networks: Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.036103. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster dynamics and cluster size distributions in systems of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schimansky-Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling collective motion: variations on the Vicsek model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.451-456. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2008-00275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field theory for the collective motion of self-propelled particles interacting by velocity alignment mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00634-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized theory for node disruption in finite-size complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.026115. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.026115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Steady States in Excitable Mobile Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (16), pp.168103. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.168103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Particles with Fluctuating Speed and Direction of Motion in Two Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (1), pp.010602. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.010602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a non-scaling degree distribution in bipartite networks: A numerical and analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/79/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium clustering of self-propelled rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.030904(R). </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.030904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cell resistance and immune response time lag in a model for the HIV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Ponce Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Maria Zorzenon dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 343, pp.543-556. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2004.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora Parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect causality effects on large dynamical communication networks: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Systems and Networks (COMSNETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bangalore, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2012.6151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacks on correlated peer-to-peer networks: An analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2011 - IEEE Conference on Computer Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, France. pp.1076-1081, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2011.5928787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the vulnerability of superpeer networks against attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Alexandria, United States. pp.225, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1315245.1315274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring robustness of superpeer topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the twenty-sixth annual ACM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Portland, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1281100.1281179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics On and Of Complex Networks, Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-1-4614-6728-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et agrégation cellulaire sans chimiotactisme : Instabilités, ordre et désordre associés à la densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélique Stéphanou; Nicolas Glade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant critique et chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2015, 978-2-919694-93-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: emergence of polar condensates and nematic bands in an active zero-range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Nava-Sedeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Peruani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kurzthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernado Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.143501. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/adac98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Leads to Topological Phase Transition in 2D Populations of Heterogeneous Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylann Rouzaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pagonabarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Levis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (18), pp.188301. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.188301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When an active bath behaves as an equilibrium one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhendu Shekhar Khali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Coupling between Internal States and Activity Leads to Activation Fronts and Criticality in Active Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5), pp.058301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics and optimal transport of an active polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Khalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Sarabadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (38), pp.7592-7600. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.01719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the forecasting power of mean-field approaches for disease spreading using active systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.129916. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-trapping of active particles with nonreciprocal interactions in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064602. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2404.10932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: polar condensates and nematic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manik Nava-Sedeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voß-Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.123046. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion by type IV pili leads to formation of irreversible localized clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celeste Dea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Genskowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valeria Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective motion in sheep results from alternating the role of leader and follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (12), pp.1494-1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01769-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.71227. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.71227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying interaction neighbours in animal groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological flocking models in spatially heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00708-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and macroscopic models for active particles exploring complex environments with an internal navigation control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (08), pp.1691-1717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the emergence of order in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (11), pp.3113-3120. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01220C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of pathogenic bacteria in the search of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle-field approach bridges phase separation and collective motion in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aranson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to chemotaxis: Active particles guided by internal clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hintsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Beta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (6), pp.68002. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/130/68002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking in complex environments—Attention trade-offs in collective information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1007697. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to flock through reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihir Durve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Celani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.012601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Speck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Solon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.193001. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ab6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Rods: Insights and Perspectives for Active Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Heidenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.441-466. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-conmatphys-031119-050611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria display optimal transport near surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.610-615. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and emergence of collective motion in a one-dimensional system of active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (14), pp.144905. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ant navigation model based on Weber's law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction processes among self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM01502C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian robots: minimal navigation strategies for active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.042604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of active particles with directional reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/4/043009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiffusion, large-scale synchronization, and topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Combined with a Characteristic Stimulus Duration Results in Robust Collective Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active particles in heterogeneous media display new physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-propelled rods exhibit a phase-separated state characterized by the presence of active stresses and the ejection of polar clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective dynamics emerge from conflicting imperatives in sheep herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helène Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12729-12734. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503749112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric approach to self-propelled motion in isotropic & anisotropic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1377-1394. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02465-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent vortices in populations of colloidal rollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayakumar Chikkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and the role of collision duration in reaction-diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiu Fan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (5), pp.58001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/58001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, subdiffusion, and trapping of active particles in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (16), pp.160604. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.160604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model and scaling properties of non-equilibrium clustering of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.065009. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Noise Maximizes Collective Motion in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (23), pp.238101. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.238101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of attachment strategies on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanket Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (6), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2013-30662-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in complex networks under attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.036106. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Motion and Nonequilibrium Cluster Formation in Colonies of Gliding Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Starrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.098102. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.098102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-formation mechanisms in motility mutants of Myxococcus xanthus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starruss Jörn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.774-785. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2012.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directedness of Information Flow in Mobile Phone Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e28860. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Jams, Gliders, and Bands in the Quest for Collective Motion of Self-Propelled Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Klauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (12), pp.128101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.128101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar vs. apolar alignment in systems of polar self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 297 (1), pp.012014. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/297/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster dynamics and cluster size distributions in systems of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schimansky-Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling broadcasting using omnidirectional and directional antenna in delay tolerant networks as an epidemic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sadhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romit Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.524-531. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling discrete combinatorial systems as alphabetic bipartite networks: Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.036103. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Collective Properties of Self-Propelled Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (18), pp.184502. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility induces global synchronization of oscillators in periodic extended systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.093029. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field theory for the collective motion of self-propelled particles interacting by velocity alignment mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00634-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized theory for node disruption in finite-size complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.026115. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.026115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Steady States in Excitable Mobile Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (16), pp.168103. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.168103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling collective motion: variations on the Vicsek model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.451-456. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2008-00275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Particles with Fluctuating Speed and Direction of Motion in Two Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (1), pp.010602. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.010602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a non-scaling degree distribution in bipartite networks: A numerical and analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/79/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium clustering of self-propelled rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.030904(R). </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.030904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cell resistance and immune response time lag in a model for the HIV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Ponce Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Maria Zorzenon dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 343, pp.543-556. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2004.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora Parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect causality effects on large dynamical communication networks: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Systems and Networks (COMSNETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bangalore, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2012.6151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacks on correlated peer-to-peer networks: An analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2011 - IEEE Conference on Computer Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, France. pp.1076-1081, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2011.5928787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the vulnerability of superpeer networks against attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Alexandria, United States. pp.225, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1315245.1315274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring robustness of superpeer topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the twenty-sixth annual ACM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Portland, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1281100.1281179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics On and Of Complex Networks, Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-1-4614-6728-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et agrégation cellulaire sans chimiotactisme : Instabilités, ordre et désordre associés à la densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélique Stéphanou; Nicolas Glade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant critique et chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2015, 978-2-919694-93-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: emergence of polar condensates and nematic bands in an active zero-range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Nava-Sedeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gompper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kurzthaler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saintillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernado Peruani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/adac98" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylann Rouzaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rahmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Levis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.188301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Marcolongo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sibona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saavedra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.10932" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhendu Shekhar Khali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chaudhuri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.06208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105184v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien-Matthieu Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khalilian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Sarabadani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.01719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manik Nava-Sede&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos Hatzikirou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Vo&#223;-B&#246;hme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Brusch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Pepe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Dea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Genskowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Capasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valeria J&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01769-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Chepizhko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01220C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Otte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Perez Ipi&#241;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pontier-Bres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22156-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00708-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez Nava" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500366" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grossmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heidenreich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-031119-050611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hintsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Beta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/130/68002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aranson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18978-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007697" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Durve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.012601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Winkler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Speck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Amorim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01502C" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barberis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085840" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0460-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042604" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.040102" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Das" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayakumar Chikkadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8470" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chepizhko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02460-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254150v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012322" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253811v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02465-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloy Ganguly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abyayananda Maiti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Agarwal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30662-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RJZB2LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu Fan Lee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/58001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.160604" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Altmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.238101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Baer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starruss J&#246;rn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jakovljevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Sogaard-Andersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Starrus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.098102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Srivastava" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036106" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028860" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Klauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Voss-Boehme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.128101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/297/1/012014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.184502" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Nicola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Morelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Sadhu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romit Roy Choudhury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100502" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Choudhury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Mukherjee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036103" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schimansky-Geier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;r" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01349-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00275-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70269242881DE01AC99AFF5FBC4D35DCBC82E663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00634-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905224v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026115" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.168103" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010602" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/28001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ponce Dawson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Zorzenon dos Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.06.068" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QFZ6T1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2012.6151301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2011.5928787" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1315245.1315274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.materiologiques.com/Le-vivant-critique-et-chaotique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nava-Sedeno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gompper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kurzthaler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saintillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernado Peruani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/adac98" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylann Rouzaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rahmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Levis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.188301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhendu Shekhar Khali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chaudhuri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.06208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien-Matthieu Gascuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khalilian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Sarabadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.01719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Marcolongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sibona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saavedra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.10932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manik Nava-Sede&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos Hatzikirou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Vo&#223;-B&#246;hme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Brusch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Pepe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Dea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Genskowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Capasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valeria J&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01769-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00708-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez Nava" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Chepizhko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01220C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Otte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Perez Ipi&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pontier-Bres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22156-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grossmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aranson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18978-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hintsche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Beta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/130/68002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Durve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.012601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Winkler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Speck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6348" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#228;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heidenreich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-031119-050611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0460-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barberis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Amorim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01502C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042604" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.040102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chepizhko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02460-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012322" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02465-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Das" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayakumar Chikkadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu Fan Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/58001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.160604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Baer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Altmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.238101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloy Ganguly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abyayananda Maiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Agarwal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30662-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RJZB2LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Srivastava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Starrus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jakovljevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Sogaard-Andersen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.098102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starruss J&#246;rn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028860" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Klauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Voss-Boehme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.128101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/297/1/012014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schimansky-Geier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01349-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Sadhu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romit Roy Choudhury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100502" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905226v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Choudhury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Mukherjee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036103" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.184502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Nicola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Morelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00634-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghose" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.168103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00275-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70269242881DE01AC99AFF5FBC4D35DCBC82E663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010602" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/28001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ponce Dawson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Zorzenon dos Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.06.068" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QFZ6T1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2012.6151301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2011.5928787" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1315245.1315274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.materiologiques.com/Le-vivant-critique-et-chaotique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nava-Sedeno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>