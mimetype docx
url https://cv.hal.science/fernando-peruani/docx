--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Peruani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kurzthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernado Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.143501. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/adac98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Leads to Topological Phase Transition in 2D Populations of Heterogeneous Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylann Rouzaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pagonabarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Levis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (18), pp.188301. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.188301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When an active bath behaves as an equilibrium one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhendu Shekhar Khali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Coupling between Internal States and Activity Leads to Activation Fronts and Criticality in Active Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5), pp.058301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics and optimal transport of an active polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Khalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Sarabadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (38), pp.7592-7600. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.01719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the forecasting power of mean-field approaches for disease spreading using active systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.129916. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-trapping of active particles with nonreciprocal interactions in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064602. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2404.10932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: polar condensates and nematic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manik Nava-Sedeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voß-Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.123046. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion by type IV pili leads to formation of irreversible localized clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celeste Dea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Genskowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valeria Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective motion in sheep results from alternating the role of leader and follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (12), pp.1494-1501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01769-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.71227. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.71227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying interaction neighbours in animal groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological flocking models in spatially heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00708-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and macroscopic models for active particles exploring complex environments with an internal navigation control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (08), pp.1691-1717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the emergence of order in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (11), pp.3113-3120. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01220C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of pathogenic bacteria in the search of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle-field approach bridges phase separation and collective motion in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aranson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to chemotaxis: Active particles guided by internal clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hintsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Beta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (6), pp.68002. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/130/68002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking in complex environments—Attention trade-offs in collective information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1007697. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to flock through reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihir Durve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Celani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.012601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Speck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Solon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.193001. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ab6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Rods: Insights and Perspectives for Active Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Heidenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.441-466. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-conmatphys-031119-050611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria display optimal transport near surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.610-615. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and emergence of collective motion in a one-dimensional system of active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (14), pp.144905. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ant navigation model based on Weber's law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction processes among self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM01502C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian robots: minimal navigation strategies for active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.042604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of active particles with directional reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/4/043009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiffusion, large-scale synchronization, and topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Combined with a Characteristic Stimulus Duration Results in Robust Collective Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active particles in heterogeneous media display new physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-propelled rods exhibit a phase-separated state characterized by the presence of active stresses and the ejection of polar clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective dynamics emerge from conflicting imperatives in sheep herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helène Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12729-12734. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503749112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric approach to self-propelled motion in isotropic & anisotropic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1377-1394. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02465-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent vortices in populations of colloidal rollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayakumar Chikkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and the role of collision duration in reaction-diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiu Fan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (5), pp.58001. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/58001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, subdiffusion, and trapping of active particles in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (16), pp.160604. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.160604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model and scaling properties of non-equilibrium clustering of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.065009. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Noise Maximizes Collective Motion in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (23), pp.238101. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.238101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of attachment strategies on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanket Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (6), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2013-30662-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in complex networks under attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.036106. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Motion and Nonequilibrium Cluster Formation in Colonies of Gliding Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Starrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.098102. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.098102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-formation mechanisms in motility mutants of Myxococcus xanthus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starruss Jörn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.774-785. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2012.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directedness of Information Flow in Mobile Phone Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e28860. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Jams, Gliders, and Bands in the Quest for Collective Motion of Self-Propelled Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Klauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (12), pp.128101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.128101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar vs. apolar alignment in systems of polar self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 297 (1), pp.012014. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/297/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster dynamics and cluster size distributions in systems of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schimansky-Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling broadcasting using omnidirectional and directional antenna in delay tolerant networks as an epidemic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sadhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romit Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.524-531. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling discrete combinatorial systems as alphabetic bipartite networks: Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.036103. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Collective Properties of Self-Propelled Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (18), pp.184502. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility induces global synchronization of oscillators in periodic extended systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.093029. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field theory for the collective motion of self-propelled particles interacting by velocity alignment mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00634-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized theory for node disruption in finite-size complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.026115. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.026115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Steady States in Excitable Mobile Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (16), pp.168103. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.168103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling collective motion: variations on the Vicsek model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.451-456. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2008-00275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Particles with Fluctuating Speed and Direction of Motion in Two Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (1), pp.010602. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.010602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a non-scaling degree distribution in bipartite networks: A numerical and analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/79/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium clustering of self-propelled rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.030904(R). </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.030904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cell resistance and immune response time lag in a model for the HIV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Ponce Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Maria Zorzenon dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 343, pp.543-556. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2004.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora Parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect causality effects on large dynamical communication networks: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Systems and Networks (COMSNETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bangalore, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2012.6151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacks on correlated peer-to-peer networks: An analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2011 - IEEE Conference on Computer Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, France. pp.1076-1081, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2011.5928787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the vulnerability of superpeer networks against attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Alexandria, United States. pp.225, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1315245.1315274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring robustness of superpeer topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the twenty-sixth annual ACM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Portland, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1281100.1281179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics On and Of Complex Networks, Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-1-4614-6728-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et agrégation cellulaire sans chimiotactisme : Instabilités, ordre et désordre associés à la densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélique Stéphanou; Nicolas Glade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant critique et chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2015, 978-2-919694-93-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: emergence of polar condensates and nematic bands in an active zero-range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Nava-Sedeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fernando Peruani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Leads to Topological Phase Transition in 2D Populations of Heterogeneous Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylann Rouzaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pagonabarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Levis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (18), pp.188301. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.188301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2025 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kurzthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernado Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (14), pp.143501. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/adac98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Coupling between Internal States and Activity Leads to Activation Fronts and Criticality in Active Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 133 (5), pp.058301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When an active bath behaves as an equilibrium one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubhendu Shekhar Khali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chaudhuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2311.06208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural dynamics and optimal transport of an active polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Khalilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Sarabadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (38), pp.7592-7600. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.01719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the forecasting power of mean-field approaches for disease spreading using active systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.129916. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-trapping of active particles with nonreciprocal interactions in disordered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064602. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2404.10932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: polar condensates and nematic filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manik Nava-Sedeño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voß-Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.123046. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad1498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible adhesion by type IV pili leads to formation of irreversible localized clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celeste Dea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Genskowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Valeria Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2022.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.71227. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.71227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective motion in sheep results from alternating the role of leader and follower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez-Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (12), pp.1494-1501. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-022-01769-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological flocking models in spatially heterogeneous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-021-00708-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying interaction neighbours in animal groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien-Matthieu Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and macroscopic models for active particles exploring complex environments with an internal navigation control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (08), pp.1691-1717. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202521500366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the emergence of order in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saintillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (11), pp.3113-3120. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SM01220C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of pathogenic bacteria in the search of host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-22156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle-field approach bridges phase separation and collective motion in active matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Aranson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18978-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to chemotaxis: Active particles guided by internal clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Hintsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Beta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (6), pp.68002. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/130/68002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking in complex environments—Attention trade-offs in collective information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Romanczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.e1007697. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to flock through reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihir Durve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Celani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.012601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020 motile active matter roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gompper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Speck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Solon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (19), pp.193001. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ab6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Rods: Insights and Perspectives for Active Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Heidenreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.441-466. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-conmatphys-031119-050611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and emergence of collective motion in a one-dimensional system of active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Barberis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150 (14), pp.144905. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5085840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria display optimal transport near surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Perez Ipiña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Pontier-Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorota Czerucka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (6), pp.610-615. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41567-019-0460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ant navigation model based on Weber's law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction processes among self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM01502C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian robots: minimal navigation strategies for active particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gómez Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.97.042604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdiffusion, large-scale synchronization, and topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion properties of active particles with directional reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/4/043009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Combined with a Characteristic Stimulus Duration Results in Robust Collective Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0140188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active particles in heterogeneous media display new physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1287-1302. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent collective dynamics emerge from conflicting imperatives in sheep herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helène Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.12729-12734. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503749112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-propelled rods exhibit a phase-separated state characterized by the presence of active stresses and the ejection of polar clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric approach to self-propelled motion in isotropic & anisotropic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (7), pp.1377-1394. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02465-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent vortices in populations of colloidal rollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Caussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayakumar Chikkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chétrite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Muratori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Noise Maximizes Collective Motion in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo G. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (23), pp.238101. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.238101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic model and scaling properties of non-equilibrium clustering of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.065009. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/6/065009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations and the role of collision duration in reaction-diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiu Fan Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (5), pp.58001. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/58001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, subdiffusion, and trapping of active particles in heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Chepizhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111 (16), pp.160604. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.160604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of attachment strategies on bipartite networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanket Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (6), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2013-30662-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Motion and Nonequilibrium Cluster Formation in Colonies of Gliding Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Starrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.098102. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.098102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in complex networks under attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.036106. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-formation mechanisms in motility mutants of Myxococcus xanthus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starruss Jörn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Jakovljevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Sogaard-Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (6), pp.774-785. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2012.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directedness of Information Flow in Mobile Phone Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e28860. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Jams, Gliders, and Bands in the Quest for Collective Motion of Self-Propelled Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Klauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (12), pp.128101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.128101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar vs. apolar alignment in systems of polar self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 297 (1), pp.012014. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/297/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster dynamics and cluster size distributions in systems of self-propelled particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schimansky-Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bär</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2010-01349-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling discrete combinatorial systems as alphabetic bipartite networks: Theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.036103. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.036103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling broadcasting using omnidirectional and directional antenna in delay tolerant networks as an epidemic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abyayananda Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjib Sadhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romit Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.524-531. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2010.100502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Collective Properties of Self-Propelled Rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (18), pp.184502. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.184502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility induces global synchronization of oscillators in periodic extended systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.093029. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mean field theory for the collective motion of self-propelled particles interacting by velocity alignment mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2008-00634-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized theory for node disruption in finite-size complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (2), pp.026115. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.78.026115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and Steady States in Excitable Mobile Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sibona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (16), pp.168103. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.168103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling collective motion: variations on the Vicsek model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Raynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.451-456. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2008-00275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Propelled Particles with Fluctuating Speed and Direction of Motion in Two Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Morelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (1), pp.010602. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.010602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a non-scaling degree distribution in bipartite networks: A numerical and analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (2), pp.28001. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/79/28001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium clustering of self-propelled rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Baer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.030904(R). </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.74.030904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On cell resistance and immune response time lag in a model for the HIV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Solovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Ponce Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Maria Zorzenon dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 343, pp.543-556. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2004.06.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Liquid Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora Parasitica zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect causality effects on large dynamical communication networks: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tabourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Systems and Networks (COMSNETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bangalore, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMSNETS.2012.6151301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacks on correlated peer-to-peer networks: An analytical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM 2011 - IEEE Conference on Computer Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, France. pp.1076-1081, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2011.5928787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the vulnerability of superpeer networks against attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Alexandria, United States. pp.225, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1315245.1315274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring robustness of superpeer topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujoy Ghose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the twenty-sixth annual ACM symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Portland, United States. pp.372, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1281100.1281179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics On and Of Complex Networks, Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animesh Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monojit Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloy Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivas Mitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 978-1-4614-6728-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et agrégation cellulaire sans chimiotactisme : Instabilités, ordre et désordre associés à la densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Peruani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélique Stéphanou; Nicolas Glade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vivant critique et chaotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-198, 2015, 978-2-919694-93-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial active matter on the lattice: emergence of polar condensates and nematic bands in an active zero-range process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Nava-Sedeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos Hatzikirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Voss-Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Brusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gompper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kurzthaler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saintillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernado Peruani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/adac98" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylann Rouzaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rahmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Levis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.188301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhendu Shekhar Khali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chaudhuri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.06208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien-Matthieu Gascuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khalilian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Sarabadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.01719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Marcolongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sibona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saavedra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.10932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manik Nava-Sede&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos Hatzikirou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Vo&#223;-B&#246;hme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Brusch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Pepe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Dea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Genskowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Capasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valeria J&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01769-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00708-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez Nava" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Chepizhko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01220C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Otte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Perez Ipi&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pontier-Bres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22156-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grossmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aranson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18978-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hintsche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Beta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/130/68002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Durve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.012601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Winkler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Speck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6348" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#228;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heidenreich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-031119-050611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0460-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barberis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Amorim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01502C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042604" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.040102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chepizhko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02460-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012322" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02465-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Das" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayakumar Chikkadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905156v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu Fan Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/58001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.160604" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Baer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905155v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Altmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.238101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloy Ganguly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abyayananda Maiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Agarwal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30662-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RJZB2LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Srivastava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Starrus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jakovljevic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Sogaard-Andersen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.098102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starruss J&#246;rn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028860" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Klauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Voss-Boehme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.128101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/297/1/012014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schimansky-Geier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01349-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Sadhu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romit Roy Choudhury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100502" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905226v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Choudhury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Mukherjee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036103" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.184502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Nicola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Morelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00634-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghose" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.168103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00275-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70269242881DE01AC99AFF5FBC4D35DCBC82E663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010602" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/28001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ponce Dawson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Zorzenon dos Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.06.068" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QFZ6T1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2012.6151301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2011.5928787" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1315245.1315274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.materiologiques.com/Le-vivant-critique-et-chaotique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nava-Sedeno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylann Rouzaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rahmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Pagonabarraga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Levis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.188301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230465v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gompper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kurzthaler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saintillan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernado Peruani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/adac98" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien-Matthieu Gascuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.06208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhendu Shekhar Khali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chaudhuri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Khalilian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Sarabadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.01719" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237;n Marcolongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sibona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129916" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saavedra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2404.10932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manik Nava-Sede&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos Hatzikirou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Vo&#223;-B&#246;hme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Brusch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Deutsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad1498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Pepe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Dea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Genskowsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Capasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Valeria J&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105532" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez-Nava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-022-01769-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Romanczuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00708-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.01.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G&#243;mez Nava" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202521500366" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Chepizhko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM01220C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Otte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Perez Ipi&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pontier-Bres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22156-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grossmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aranson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18978-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Hintsche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Beta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/130/68002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Durve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.012601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Winkler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Speck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Solon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab6348" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus B&#228;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Heidenreich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-conmatphys-031119-050611" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385507v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Barberis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0460-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Amorim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01502C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.042604" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.040102" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Grossmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#228;r" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/4/043009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toulet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chepizhko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peruani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02460-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ginelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Hel&#232;ne Pillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503749112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012322" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02465-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bricard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caussin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Das" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Savoie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayakumar Chikkadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905155v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo G. Altmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.238101" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Baer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/6/065009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiu Fan Lee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/58001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.160604" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloy Ganguly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abyayananda Maiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Agarwal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-30662-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RJZB2LQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Starrus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jakovljevic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Sogaard-Andersen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.098102" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Srivastava" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bivas Mitra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036106" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starruss J&#246;rn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028860" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Klauss" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Voss-Boehme" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.128101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/297/1/012014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schimansky-Geier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#228;r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01349-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Choudhury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Mukherjee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.036103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Sadhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chate" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romit Roy Choudhury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2010.100502" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.184502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Nicola" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Morelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00634-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujoy Ghose" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.026115" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.168103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053505v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raynaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00275-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70269242881DE01AC99AFF5FBC4D35DCBC82E663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010602" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/28001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.030904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Solovey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ponce Dawson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Zorzenon dos Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2004.06.068" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QFZ6T1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Stoica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2012.6151301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401979v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2011.5928787" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402034v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1315245.1315274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281179" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.materiologiques.com/Le-vivant-critique-et-chaotique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Nava-Sedeno" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>