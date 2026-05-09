--- v0 (2026-04-05)
+++ v1 (2026-05-09)
@@ -859,291 +859,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol to detect infectious SARS-CoV-2 at low levels using in situ hybridization techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aiwei Zhu</w:t>
+                <w:t xml:space="preserve">Development of indolealkylamine derivatives as potential multi-target agents for COVID-19 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyoti Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cecon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Labani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102593⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249, pp.115152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277802v1</w:t>
+                <w:t xml:space="preserve">hal-04253097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of indolealkylamine derivatives as potential multi-target agents for COVID-19 treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Gbahou</w:t>
+                <w:t xml:space="preserve">Protocol to detect infectious SARS-CoV-2 at low levels using in situ hybridization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cottignies-Calamarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bomsel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115152⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.102593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253097v1</w:t>
+                <w:t xml:space="preserve">hal-04277802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of indolealkylamine derivatives as potential multi-target agents for COVID-19 treatment</w:t>
               </w:r>
@@ -1257,161 +1257,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of lung megakaryocytes and platelets by SARS-CoV-2 anticipate fatal COVID-19</w:t>
+                <w:t xml:space="preserve">HIV-Sheltering Platelets From Immunological Non-Responders Induce a Dysfunctional Glycolytic CD4+ T-Cell Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Capron</w:t>
+                <w:t xml:space="preserve">Jaja Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle R. Rosenberg</w:t>
+                <w:t xml:space="preserve">Ségolène Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Silvin</w:t>
+                <w:t xml:space="preserve">Pierre de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (7), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-022-04318-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.781923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775756v2</w:t>
+                <w:t xml:space="preserve">hal-03604091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S100A8-mediated metabolic adaptation controls HIV-1 persistence in macrophages in vivo</w:t>
               </w:r>
@@ -1525,429 +1525,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-Sheltering Platelets From Immunological Non-Responders Induce a Dysfunctional Glycolytic CD4+ T-Cell Profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aiwei Zhu</w:t>
+                <w:t xml:space="preserve">Persistent but dysfunctional mucosal SARS-CoV-2-specific IgA and low lung IL-1β associate with COVID-19 fatal outcome: A cross-sectional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Julia Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Siracusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cottignies-Calamarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Truchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.781923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.842468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604091v1</w:t>
+                <w:t xml:space="preserve">hal-03796545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent but dysfunctional mucosal SARS-CoV-2-specific IgA and low lung IL-1β associate with COVID-19 fatal outcome: A cross-sectional analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S100A8-mediated metabolic adaptation controls HIV-1 persistence in macrophages in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Belmellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sennepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.842468⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33401-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796545v1</w:t>
+                <w:t xml:space="preserve">hal-03810505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S100A8-mediated metabolic adaptation controls HIV-1 persistence in macrophages in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection of lung megakaryocytes and platelets by SARS-CoV-2 anticipate fatal COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiwei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sennepin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle R. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Silvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33401-x⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-022-04318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810505v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic potential of melatonin and melatonergic drugs on K18‐hACE2 mice infected with SARS‐CoV‐2</w:t>
               </w:r>
@@ -2723,295 +2723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 reservoirs in urethral macrophages of patients under suppressive antiretroviral therapy</w:t>
+                <w:t xml:space="preserve">ATP6V0d2 controls Leishmania parasitophorous vacuole biogenesis via cholesterol homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonatan Ganor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sennepin</w:t>
+                <w:t xml:space="preserve">Carina Carraro Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
+                <w:t xml:space="preserve">Luiza Campos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Prevedel</w:t>
+                <w:t xml:space="preserve">Eduardo Milton Ramos-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Mary Orikaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-018-0335-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02019067v1</w:t>
+                <w:t xml:space="preserve">hal-03796690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP6V0d2 controls Leishmania parasitophorous vacuole biogenesis via cholesterol homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIV-1 reservoirs in urethral macrophages of patients under suppressive antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Milton Ramos-Sanchez</w:t>
+                <w:t xml:space="preserve">Yonatan Ganor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sennepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Mary Orikaza</w:t>
+                <w:t xml:space="preserve">Charles-Antoine Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Cortez</w:t>
+                <w:t xml:space="preserve">Lisa Prevedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007834. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.633-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-018-0335-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796690v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02019067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelets from cART-suppressed HIV-infected patients with poor CD4+T cell 1 recovery carry infectious HIV</w:t>
               </w:r>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Sennepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonatan Ganor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,801 +3471,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased survival and proliferation of the epidemic strain Mycobacterium abscessus subsp. massiliense CRM0019 in alveolar epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Penis Is a Genuine Immunological Effector Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sennepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Monteiro Ribeiro</w:t>
+                <w:t xml:space="preserve">Marine Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonatan Ganor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristianne Kayoko Matsumoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafael Silva Duarte</w:t>
+                <w:t xml:space="preserve">Sonia Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-017-1102-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796742v1</w:t>
+                <w:t xml:space="preserve">hal-02348410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Role for the PERK/eIF2α/ATF4 in Human Cutaneous Leishmaniasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytokines and microbicidal molecules regulated by IL-32 in THP-1-derived human macrophages infected with New World Leishmania species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Cristina dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Heinhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Luiza Dias-Teixeira</w:t>
+                <w:t xml:space="preserve">Rodrigo Saar Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Calegari-Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Átila Cavalcanti</w:t>
+                <w:t xml:space="preserve">Michelle Damen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17252-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.e0005413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796737v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Penis Is a Genuine Immunological Effector Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Sennepin</w:t>
+                <w:t xml:space="preserve">Increased survival and proliferation of the epidemic strain Mycobacterium abscessus subsp. massiliense CRM0019 in alveolar epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Monteiro Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianne Kayoko Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Duvivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Henry</w:t>
+                <w:t xml:space="preserve">Rafael Silva Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01732⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-017-1102-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348410v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokines and microbicidal molecules regulated by IL-32 in THP-1-derived human macrophages infected with New World Leishmania species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging Role for the PERK/eIF2α/ATF4 in Human Cutaneous Leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Luiza Dias-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Cristina dos Santos</w:t>
+                <w:t xml:space="preserve">Teresa Calegari-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Heinhuis</w:t>
+                <w:t xml:space="preserve">Jorge Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Saar Gomes</w:t>
+                <w:t xml:space="preserve">Áislan Vivarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Damen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Real</w:t>
+                <w:t xml:space="preserve">Átila Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.e0005413. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17252-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796751v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosome biogenesis/scattering increases host cell susceptibility to invasion by Trypanosoma cruzi metacyclic forms and resistance to tissue culture trypomastigotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Real</w:t>
+                <w:t xml:space="preserve">Trypanosoma cruzi Differentiates and Multiplies within Chimeric Parasitophorous Vacuoles in Macrophages Coinfected with Leishmania amazonensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Carraro Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuko Yoshida</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éden Ramalho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Bayer-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Arruda Mortara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.12548⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (5), pp.1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01470-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796765v1</w:t>
+                <w:t xml:space="preserve">hal-03796767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trypanosoma cruzi Differentiates and Multiplies within Chimeric Parasitophorous Vacuoles in Macrophages Coinfected with Leishmania amazonensis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Rabinovitch</w:t>
+                <w:t xml:space="preserve">Lysosome biogenesis/scattering increases host cell susceptibility to invasion by Trypanosoma cruzi metacyclic forms and resistance to tissue culture trypomastigotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Arruda Mortara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nobuko Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84 (5), pp.1603-1614. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.748-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.01470-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.12548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796767v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC ‐1001 H3 CDR peptide induces apoptosis and signs of autophagy in vitro and exhibits antimetastatic activity in a syngeneic melanoma model</w:t>
               </w:r>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Barbosa Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Arruda Mortara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.253-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Tavares Veras Florentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Campos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,51 +5180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Mortara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (12), pp.e905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5657,51 +5657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Models to Study HIV Latency Reversal from Male Genital Myeloid Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonatan Ganor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bomsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5774,51 +5774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bomsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonatan Ganor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIV Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5933,51 +5933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="511EEF99"/>
+    <w:nsid w:val="7C3BD8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6164,51 +6164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-real" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5060-4334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-7958-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Bentaleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Adrouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Finkelstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Devisme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjae042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Chauhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Labani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Real" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifan He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwei Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bomsel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Assinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1175200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775756v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Capron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle R. Rosenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Silvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04318-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Belmellat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sennepin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33401-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaja Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Greffe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Truchis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.781923" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siracusano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.842468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12772" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Orikaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Pessoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Paladino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Florentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbi&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00261-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arrigucci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aat626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02019067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Ganor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prevedel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0335-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Carraro Pessoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos Reis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Milton Ramos-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mary Orikaza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cortez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007834" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.04.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia da Cunha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vitorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Monteiro Ribeiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Kayoko Matsumoto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Teixeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Silva Duarte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-1102-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Luiza Dias-Teixeira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Calegari-Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;islan Vivarini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;tila Cavalcanti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17252-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duvivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01732" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Cristina dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heinhuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saar Gomes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Damen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005413" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Yoshida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;den Ramalho Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Bayer-Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinovitch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Arruda Mortara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01470-15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Raba&#231;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Arruda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Figueiredo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Massaoka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camyla Farias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12080" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Matsuo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Leit&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00512-15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Martinelli Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia d'Almeida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barbosa M&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FZFSW4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Tavares Veras Florentino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sampaio Tavares Veras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12311" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Florentino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfim-Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orikaza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/565291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carazzolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mondego" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mortara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001518" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000905" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouchelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinovitch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.12.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTS1L4BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.M. Wanderley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benjamin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonomo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.C. Moreira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2005000600001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Raslova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96340-7_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1871-4_14" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fernando-real" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5060-4334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-7958-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Bentaleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Adrouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Finkelstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Devisme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Callens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjae042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Chauhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Labani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Real" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifan He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiwei Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bomsel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102593" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Assinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1175200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaja Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Greffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Truchis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.781923" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Belmellat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sennepin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33401-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Julia Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Siracusano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tudor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.842468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775756v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Capron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle R. Rosenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Silvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04318-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Izabelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpi.12772" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107989" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Orikaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Pessoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Paladino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Florentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbi&#233;ri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00261-20" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Arrigucci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aat626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Carraro Pessoa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos Reis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Milton Ramos-Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mary Orikaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cortez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02019067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Ganor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dutertre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prevedel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0335-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.04.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia da Cunha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Vitorino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00693" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duvivier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Cristina dos Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Heinhuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Saar Gomes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Damen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Monteiro Ribeiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Kayoko Matsumoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Teixeira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Silva Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-1102-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Luiza Dias-Teixeira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Calegari-Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Medina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;islan Vivarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;tila Cavalcanti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17252-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796767v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;den Ramalho Ferreira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Bayer-Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rabinovitch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Arruda Mortara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01470-15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Yoshida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12548" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Raba&#231;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Arruda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Figueiredo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Massaoka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camyla Farias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12080" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Matsuo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Leit&#227;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00512-15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796801v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Martinelli Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia d'Almeida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barbosa M&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2013.11.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FZFSW4T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Tavares Veras Florentino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Sanchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sampaio Tavares Veras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12311" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Florentino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonfim-Melo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orikaza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/565291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carazzolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mondego" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mortara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001518" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000905" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouchelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabinovitch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.12.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTS1L4BX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.M. Wanderley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benjamin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonomo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.C. Moreira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-879X2005000600001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336439v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vainchenker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Raslova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96340-7_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253103v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1871-4_14" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367742v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>