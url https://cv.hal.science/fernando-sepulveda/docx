--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1172,161 +1172,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAVCR2 mutations are associated with severe hemophagocytic syndrome in subcutaneous panniculitis-like T-cell lymphoma</w:t>
+                <w:t xml:space="preserve">Efficacy of ruxolitinib in subcutaneous panniculitis-like T-cell lymphoma and hemophagocytic lymphohistiocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sonigo</w:t>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Battistella</w:t>
+                <w:t xml:space="preserve">Mathieu Fusaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
+                <w:t xml:space="preserve">Frédéric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
+                <w:t xml:space="preserve">Ahmed Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Franck</w:t>
+                <w:t xml:space="preserve">Despina Moshous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 135 (13), pp.1058-1061. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1383-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2019003811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020001497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882288v1</w:t>
+                <w:t xml:space="preserve">hal-02996475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ttc7a regulates hematopoietic stem cell functions while controlling the stress-induced response</w:t>
               </w:r>
@@ -1440,161 +1440,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of ruxolitinib in subcutaneous panniculitis-like T-cell lymphoma and hemophagocytic lymphohistiocytosis</w:t>
+                <w:t xml:space="preserve">HAVCR2 mutations are associated with severe hemophagocytic syndrome in subcutaneous panniculitis-like T-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lévy</w:t>
+                <w:t xml:space="preserve">Gabrielle Sonigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fusaro</w:t>
+                <w:t xml:space="preserve">Maxime Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guerin</w:t>
+                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chetouani</w:t>
+                <w:t xml:space="preserve">Saskia Ingen-Housz-Oro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despina Moshous</w:t>
+                <w:t xml:space="preserve">Nathalie Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (7), pp.1383-1387. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (13), pp.1058-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020001497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019003811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996475v1</w:t>
+                <w:t xml:space="preserve">hal-02882288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinesin-1 regulates antigen cross-presentation through the scission of tubulations from early endosomes in dendritic cells</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -2378,648 +2378,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNC93B1 interacts with the calcium sensor STIM1 for efficient antigen cross-presentation in dendritic cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Nunes-Hasler</w:t>
+                <w:t xml:space="preserve">Hemophagocytic syndrome: primary forms and predisposing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Sepulveda Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarissa Nascimento</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève de Saint Basile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01601-5⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365944v1</w:t>
+                <w:t xml:space="preserve">hal-02365939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemophagocytic syndrome: primary forms and predisposing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene transfer into hematopoietic stem cells reduces HLH manifestations in a murine model of Munc13-4 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayebeh Soheili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Sepulveda Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coi.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (27), pp.2781-2789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017012088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365939v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfer into hematopoietic stem cells reduces HLH manifestations in a murine model of Munc13-4 deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t>
+                <w:t xml:space="preserve">A novel immunoregulatory role for NK-cell cytotoxicity in protection from HLH-like immunopathology in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando E Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. J. Vosshenrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kurowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017012088⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (9), pp.1427-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2014-09-602946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365934v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01489214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel immunoregulatory role for NK-cell cytotoxicity in protection from HLH-like immunopathology in mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asparagine endopeptidase controls anti-influenza virus immune responses through TLR7 activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Maschalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2014-09-602946⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Signe Hässler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophia Maschalidi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando E. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Tohmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3029,51 +2895,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline TIM-3 Mutations Characterize Sub-Cutaneous Panniculitis T-Cell Lymphomas with Hemophagocytic Lymphohistiocytic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Anh Khuong-Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3122,84 +2988,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Diego, United States. pp.1569-1569, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2018-99-120297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3346,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kurowska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx7672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Alioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70962/jhi.20250041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soudais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Schaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Minet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mouasni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45805-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04279730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#244;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Turck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202205231" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202205231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sonigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003811" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se El-Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996475v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chetouani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020001497" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02641196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belabed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mauvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15692-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita F&#252;hrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Bahrami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Socha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Klaudel-Dreszler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813582116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenzin Gayden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sepulveda Garrido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Anh Khuong-Quang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pratt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Valera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0251-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Mosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.08.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes-Hasler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa R Nascimento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sallent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lannoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01601-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Nascimento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Saint Basile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2017.08.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Soheili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017012088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01489214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sepulveda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. J. Vosshenrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-09-602946" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-120297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kurowska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Perot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx7672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Alioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70962/jhi.20250041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04589736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soudais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Schaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bachelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Minet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mouasni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45805-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04279730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#244;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Turck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Solier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202205231" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202205231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202208986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996475v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chetouani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Moshous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020001497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se El-Daher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.207100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sonigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Ingen-Housz-Oro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Franck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019003811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02641196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belabed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mauvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Maschalidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15692-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita F&#252;hrer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Bahrami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Socha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Klaudel-Dreszler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1813582116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenzin Gayden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sepulveda Garrido" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Anh Khuong-Quang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pratt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Valera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0251-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed H. Mosa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Sepulveda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bidaud-Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2018.08.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes-Hasler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa R Nascimento" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Sallent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lannoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01601-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Saint Basile" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2017.08.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayebeh Soheili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017012088" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01489214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E Sepulveda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. J. Vosshenrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garrigue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-09-602946" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe H&#228;ssler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tohm&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002841" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-120297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>