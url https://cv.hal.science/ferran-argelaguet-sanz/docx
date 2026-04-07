--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferran Argelaguet Sanz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Inria (CRCN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ferran-argelaguet-sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6160-8015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236116088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Interaction Techniques to Mitigate Inappropriate Social Interactions in Social Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Yoneyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Move or Push? Studying Pseudo-Haptic Perceptions Obtained with Motion or Force Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3624414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toofany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards electrophysiological measurement of presence in virtual reality through auditory oddball stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.046015. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad5cc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive and interactive visualization of 3D spatio-temporal data using a space time hypercube: Application to cell division and morphogenesis analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2023.998991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Stick or Not to Stick? Studying the Impact of Offset Recovery Techniques During Mid-Air Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3295209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Tendon Vibration to Extend Pseudo-Haptic Sensations in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Amemiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Need Another Hand? Investigating Dual Body Representations During Anisomorphic 3D Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2022.3150501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Robot! Designing Visual Feedback Safety Techniques When Interacting With Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.928517. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.928517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Walking-in-Place by Introducing Step-Height Control, Elastic Input, and Pseudo-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3228171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Affective and Cognitive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.5154-5171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3110459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar and Sense of Embodiment: Studying the Relative Preference Between Appearance, Control and Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.2062-2072. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2973077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Haptic Feedback on Virtual Embodiment in a Drawing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2020.573167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Co-Embodiment: Evaluation of the Sense of Agency while Sharing the Control of a Virtual Body among Two Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2999197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Haptic Images: a Survey on Touchscreen-Based Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2984754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchy : A Visual Approach for Simulating Haptic Effects on Touchscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in information and communication technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2019.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wow! I Have Six Fingers!&amp;quot;: Would You Accept Structural Changes of Your Hand in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (27), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE Size Matters: Effects of Screen Distance and Parallax on Distance Estimation in Large Immersive Display Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Héléne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of 3D Object Selection Techniques for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Pointing Selection in Cluttered Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (6), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your brain feel virtual touch as a physical touch? Influence of haptics and cognitive workload on touch perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Body Parts Representations in Motion Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Clermont Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henri Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013138200003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Pseudo-Haptic Techniques for Simulating Surface Stickiness in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1009-1019, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards End-User Customization of Haptic Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch-Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Effects of Teleportation on Semantic Memory of a Virtual Museum Compared to Natural Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubin Datta Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laur Battiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rai Syamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiro Furuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rotation gains on unintended positional drift during virtual steering navigation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Trier, Germany. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole L Écuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Ho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubber Slider Metaphor: Visualisation of Temporal and Geolocated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.904-905, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline Design Space for Immersive Exploration of Time-Varying Spatial 3D Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2022 - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards “Avatar-Friendly” 3D Manipulation Techniques: Bridging the Gap Between Sense of Embodiment and Interaction in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred: the Haptic Butler On-Demand Tangibles for Object Manipulation in Virtual Reality using an ETHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Three Selection Techniques for Tightly Packed 3D Objects in Cell Lineage Specification in Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2021 - Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Mississauga, Canada. pp.213--223, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Mental Workload Assessment for the Design of Virtual Reality Training Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Virtual, United States. pp.662-671, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Recognition of Users' Mental Workload Using Integrated Physiological Sensors Into a VR HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diverrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Inter-Relation Between Locomotion Techniques and Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arrecife, Brazil. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threat Occurrence and Repeatability on the Sense of Embodiment and Threat Response in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stylization on face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3Dexterity: Finding your place in a 3-armed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.521-522, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual vs. Physical Navigation in VR: Study of Gaze and Body Segments Temporal Reorientation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Podkosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.680-689, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR as a Content Creation Tool for Movie Previsualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.303-311, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Brain-Computer Interfaces: A Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2019 - 8th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Mental Effort in Virtual Versus Real Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.809-816, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climb, Fly, Stack: Design of Tangible and Gesture-Based Interfaces for Natural and Efficient Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Jorqensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.856-857, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Shadows for Real Humans in a CAVE: Influence on Virtual Embodiment and 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP ’18 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3225153.3225165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Sense of Embodiment in VR Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.273-280, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8448293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic material&amp;quot;: A Holistic Approach for Haptic Texture Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2018 - Haptics: Science, Technology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.37-45, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93399-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinesTouch: 3D Force-Feedback Rendering for Tactile Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - 15th International ConferenceVirtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.97-116, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and rotation invariant 3D gesture recognition based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.158 - 167, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GiAnt: stereoscopic-compliant multi-scale navigation in VEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maignant Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993369.2993391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction in virtual embodiment: Effects of the virtual hand representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2016.7504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Proxemics: Locomotion in the Presence of Obstacles in Large Immersive Projection Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.75 - 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Estimation in Large Immersive Projection Systems, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Navigation for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D carousel based on pseudo-haptic feedback and gestural interaction for virtual showcasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.55 - 58, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lécuyer Anatole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Eye-Hand Visibility Mismatch in 3D Pointing Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Trueba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2008 - 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar et Sentiment d'Incarnation : Étude de la préférence relative entre l'apparence, le contrôle et le point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive System for Analyzing Plant Embryo Cell Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Application-Driven VR Systems: Analysis of Head and Hand 3D Motions in a Specific CAVE-based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Symposium on 3D User Interfaces, 3DUI 2017, poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for Human–Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781848218260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Infinite Loop” Towards Adaptive 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes I, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03903062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferran Argelaguet Sanz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Inria (CRCN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ferran-argelaguet-sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6160-8015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236116088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Interaction Techniques to Mitigate Inappropriate Social Interactions in Social Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Yoneyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Move or Push? Studying Pseudo-Haptic Perceptions Obtained with Motion or Force Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3624414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toofany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards electrophysiological measurement of presence in virtual reality through auditory oddball stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.046015. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad5cc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Tendon Vibration to Extend Pseudo-Haptic Sensations in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Amemiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive and interactive visualization of 3D spatio-temporal data using a space time hypercube: Application to cell division and morphogenesis analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2023.998991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Stick or Not to Stick? Studying the Impact of Offset Recovery Techniques During Mid-Air Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3295209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Robot! Designing Visual Feedback Safety Techniques When Interacting With Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.928517. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.928517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Walking-in-Place by Introducing Step-Height Control, Elastic Input, and Pseudo-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3228171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Need Another Hand? Investigating Dual Body Representations During Anisomorphic 3D Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2022.3150501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Affective and Cognitive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.5154-5171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3110459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Co-Embodiment: Evaluation of the Sense of Agency while Sharing the Control of a Virtual Body among Two Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2999197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Haptic Images: a Survey on Touchscreen-Based Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2984754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar and Sense of Embodiment: Studying the Relative Preference Between Appearance, Control and Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.2062-2072. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2973077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Haptic Feedback on Virtual Embodiment in a Drawing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2020.573167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchy : A Visual Approach for Simulating Haptic Effects on Touchscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in information and communication technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2019.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wow! I Have Six Fingers!&amp;quot;: Would You Accept Structural Changes of Your Hand in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (27), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE Size Matters: Effects of Screen Distance and Parallax on Distance Estimation in Large Immersive Display Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Héléne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of 3D Object Selection Techniques for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Pointing Selection in Cluttered Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (6), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your brain feel virtual touch as a physical touch? Influence of haptics and cognitive workload on touch perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Body Parts Representations in Motion Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Clermont Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henri Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013138200003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Pseudo-Haptic Techniques for Simulating Surface Stickiness in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1009-1019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rotation gains on unintended positional drift during virtual steering navigation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Trier, Germany. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards End-User Customization of Haptic Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch-Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Effects of Teleportation on Semantic Memory of a Virtual Museum Compared to Natural Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubin Datta Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laur Battiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rai Syamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiro Furuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole L Écuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Ho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubber Slider Metaphor: Visualisation of Temporal and Geolocated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.904-905, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline Design Space for Immersive Exploration of Time-Varying Spatial 3D Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2022 - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards “Avatar-Friendly” 3D Manipulation Techniques: Bridging the Gap Between Sense of Embodiment and Interaction in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Three Selection Techniques for Tightly Packed 3D Objects in Cell Lineage Specification in Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2021 - Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Mississauga, Canada. pp.213--223, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred: the Haptic Butler On-Demand Tangibles for Object Manipulation in Virtual Reality using an ETHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Mental Workload Assessment for the Design of Virtual Reality Training Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Virtual, United States. pp.662-671, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Recognition of Users' Mental Workload Using Integrated Physiological Sensors Into a VR HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diverrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stylization on face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threat Occurrence and Repeatability on the Sense of Embodiment and Threat Response in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Inter-Relation Between Locomotion Techniques and Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arrecife, Brazil. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3Dexterity: Finding your place in a 3-armed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.521-522, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Mental Effort in Virtual Versus Real Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.809-816, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual vs. Physical Navigation in VR: Study of Gaze and Body Segments Temporal Reorientation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Podkosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.680-689, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR as a Content Creation Tool for Movie Previsualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.303-311, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Brain-Computer Interfaces: A Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2019 - 8th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinesTouch: 3D Force-Feedback Rendering for Tactile Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - 15th International ConferenceVirtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.97-116, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climb, Fly, Stack: Design of Tangible and Gesture-Based Interfaces for Natural and Efficient Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Jorqensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.856-857, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Sense of Embodiment in VR Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.273-280, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8448293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Shadows for Real Humans in a CAVE: Influence on Virtual Embodiment and 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP ’18 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3225153.3225165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic material&amp;quot;: A Holistic Approach for Haptic Texture Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2018 - Haptics: Science, Technology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.37-45, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93399-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and rotation invariant 3D gesture recognition based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.158 - 167, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction in virtual embodiment: Effects of the virtual hand representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2016.7504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GiAnt: stereoscopic-compliant multi-scale navigation in VEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maignant Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993369.2993391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Estimation in Large Immersive Projection Systems, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Proxemics: Locomotion in the Presence of Obstacles in Large Immersive Projection Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.75 - 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Navigation for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D carousel based on pseudo-haptic feedback and gestural interaction for virtual showcasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.55 - 58, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lécuyer Anatole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Eye-Hand Visibility Mismatch in 3D Pointing Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Trueba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2008 - 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar et Sentiment d'Incarnation : Étude de la préférence relative entre l'apparence, le contrôle et le point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive System for Analyzing Plant Embryo Cell Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Application-Driven VR Systems: Analysis of Head and Hand 3D Motions in a Specific CAVE-based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Symposium on 3D User Interfaces, 3DUI 2017, poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for Human–Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781848218260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Infinite Loop” Towards Adaptive 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes I, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03903062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96376F87"/>
+    <w:nsid w:val="9B20AC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferran-argelaguet-sanz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6160-8015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236116088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3624414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.998991" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214485v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3295209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Amemiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3310001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584138v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2022.3150501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.928517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3228171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3110459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2984754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#233;ne Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013138200003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Bourse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Hori" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan L&#233;cuyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04807694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Datta Choudhary" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur Battiste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Syamil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Furuya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687734" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931452v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00303" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445379" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517250" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127256v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Hong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2021.33" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00089" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008918v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diverrez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Kaufmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797721" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Sheng Lin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798181" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798029" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Goga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Jorqensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446244" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807680v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225153.3225165" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93399-3_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947361v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893333" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maignant Morgan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993391" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trico" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504682" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149962v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Trueba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450588" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482150v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03903062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferran-argelaguet-sanz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6160-8015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236116088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3624414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Amemiya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3310001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.998991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214485v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3295209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.928517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3228171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584138v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2022.3150501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3110459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2984754" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#233;ne Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013138200003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Bourse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Hori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687734" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan L&#233;cuyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04807694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Datta Choudhary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur Battiste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Syamil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Furuya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00303" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445379" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127256v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Hong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2021.33" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469115v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517250" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diverrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Kaufmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Sheng Lin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798181" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Goga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Jorqensen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446244" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225153.3225165" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93399-3_4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893333" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346229v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trico" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504682" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393243v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maignant Morgan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993391" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149964v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149962v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Trueba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450588" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482150v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03903062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>