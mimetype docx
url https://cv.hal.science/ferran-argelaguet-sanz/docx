--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferran Argelaguet Sanz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Inria (CRCN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ferran-argelaguet-sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6160-8015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236116088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Interaction Techniques to Mitigate Inappropriate Social Interactions in Social Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Yoneyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Move or Push? Studying Pseudo-Haptic Perceptions Obtained with Motion or Force Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3624414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toofany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards electrophysiological measurement of presence in virtual reality through auditory oddball stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.046015. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad5cc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Tendon Vibration to Extend Pseudo-Haptic Sensations in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Amemiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive and interactive visualization of 3D spatio-temporal data using a space time hypercube: Application to cell division and morphogenesis analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2023.998991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Stick or Not to Stick? Studying the Impact of Offset Recovery Techniques During Mid-Air Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3295209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Robot! Designing Visual Feedback Safety Techniques When Interacting With Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.928517. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.928517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Walking-in-Place by Introducing Step-Height Control, Elastic Input, and Pseudo-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3228171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Need Another Hand? Investigating Dual Body Representations During Anisomorphic 3D Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2022.3150501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Affective and Cognitive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.5154-5171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3110459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Co-Embodiment: Evaluation of the Sense of Agency while Sharing the Control of a Virtual Body among Two Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2999197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Haptic Images: a Survey on Touchscreen-Based Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2984754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar and Sense of Embodiment: Studying the Relative Preference Between Appearance, Control and Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.2062-2072. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2973077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Haptic Feedback on Virtual Embodiment in a Drawing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2020.573167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchy : A Visual Approach for Simulating Haptic Effects on Touchscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in information and communication technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2019.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wow! I Have Six Fingers!&amp;quot;: Would You Accept Structural Changes of Your Hand in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (27), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE Size Matters: Effects of Screen Distance and Parallax on Distance Estimation in Large Immersive Display Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Héléne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of 3D Object Selection Techniques for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Pointing Selection in Cluttered Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (6), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your brain feel virtual touch as a physical touch? Influence of haptics and cognitive workload on touch perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Body Parts Representations in Motion Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Clermont Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henri Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013138200003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Pseudo-Haptic Techniques for Simulating Surface Stickiness in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1009-1019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rotation gains on unintended positional drift during virtual steering navigation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Trier, Germany. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards End-User Customization of Haptic Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch-Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Effects of Teleportation on Semantic Memory of a Virtual Museum Compared to Natural Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubin Datta Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laur Battiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rai Syamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiro Furuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole L Écuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Ho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubber Slider Metaphor: Visualisation of Temporal and Geolocated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.904-905, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline Design Space for Immersive Exploration of Time-Varying Spatial 3D Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2022 - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards “Avatar-Friendly” 3D Manipulation Techniques: Bridging the Gap Between Sense of Embodiment and Interaction in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Three Selection Techniques for Tightly Packed 3D Objects in Cell Lineage Specification in Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2021 - Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Mississauga, Canada. pp.213--223, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred: the Haptic Butler On-Demand Tangibles for Object Manipulation in Virtual Reality using an ETHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Mental Workload Assessment for the Design of Virtual Reality Training Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Virtual, United States. pp.662-671, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Recognition of Users' Mental Workload Using Integrated Physiological Sensors Into a VR HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diverrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stylization on face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threat Occurrence and Repeatability on the Sense of Embodiment and Threat Response in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Inter-Relation Between Locomotion Techniques and Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arrecife, Brazil. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3Dexterity: Finding your place in a 3-armed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.521-522, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Mental Effort in Virtual Versus Real Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.809-816, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual vs. Physical Navigation in VR: Study of Gaze and Body Segments Temporal Reorientation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Podkosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.680-689, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR as a Content Creation Tool for Movie Previsualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.303-311, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Brain-Computer Interfaces: A Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2019 - 8th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinesTouch: 3D Force-Feedback Rendering for Tactile Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - 15th International ConferenceVirtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.97-116, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climb, Fly, Stack: Design of Tangible and Gesture-Based Interfaces for Natural and Efficient Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Jorqensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.856-857, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Sense of Embodiment in VR Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.273-280, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8448293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Shadows for Real Humans in a CAVE: Influence on Virtual Embodiment and 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP ’18 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3225153.3225165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic material&amp;quot;: A Holistic Approach for Haptic Texture Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2018 - Haptics: Science, Technology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.37-45, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93399-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and rotation invariant 3D gesture recognition based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.158 - 167, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction in virtual embodiment: Effects of the virtual hand representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2016.7504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GiAnt: stereoscopic-compliant multi-scale navigation in VEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maignant Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993369.2993391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Estimation in Large Immersive Projection Systems, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Proxemics: Locomotion in the Presence of Obstacles in Large Immersive Projection Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.75 - 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Navigation for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D carousel based on pseudo-haptic feedback and gestural interaction for virtual showcasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.55 - 58, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lécuyer Anatole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Eye-Hand Visibility Mismatch in 3D Pointing Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Trueba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2008 - 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar et Sentiment d'Incarnation : Étude de la préférence relative entre l'apparence, le contrôle et le point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive System for Analyzing Plant Embryo Cell Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Application-Driven VR Systems: Analysis of Head and Hand 3D Motions in a Specific CAVE-based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Symposium on 3D User Interfaces, 3DUI 2017, poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for Human–Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781848218260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Infinite Loop” Towards Adaptive 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes I, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03903062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferran Argelaguet Sanz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Inria (CRCN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ferran-argelaguet-sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6160-8015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236116088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Interaction Techniques to Mitigate Inappropriate Social Interactions in Social Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Move or Push? Studying Pseudo-Haptic Perceptions Obtained with Motion or Force Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3624414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toofany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Yoneyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards electrophysiological measurement of presence in virtual reality through auditory oddball stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.046015. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad5cc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive and interactive visualization of 3D spatio-temporal data using a space time hypercube: Application to cell division and morphogenesis analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2023.998991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Stick or Not to Stick? Studying the Impact of Offset Recovery Techniques During Mid-Air Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3295209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Tendon Vibration to Extend Pseudo-Haptic Sensations in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Amemiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Robot! Designing Visual Feedback Safety Techniques When Interacting With Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.928517. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.928517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Walking-in-Place by Introducing Step-Height Control, Elastic Input, and Pseudo-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3228171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Need Another Hand? Investigating Dual Body Representations During Anisomorphic 3D Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2022.3150501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Affective and Cognitive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.5154-5171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3110459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar and Sense of Embodiment: Studying the Relative Preference Between Appearance, Control and Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.2062-2072. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2973077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Haptic Feedback on Virtual Embodiment in a Drawing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2020.573167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Co-Embodiment: Evaluation of the Sense of Agency while Sharing the Control of a Virtual Body among Two Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2999197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Haptic Images: a Survey on Touchscreen-Based Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2984754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchy : A Visual Approach for Simulating Haptic Effects on Touchscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in information and communication technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2019.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wow! I Have Six Fingers!&amp;quot;: Would You Accept Structural Changes of Your Hand in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (27), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE Size Matters: Effects of Screen Distance and Parallax on Distance Estimation in Large Immersive Display Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Héléne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of 3D Object Selection Techniques for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Pointing Selection in Cluttered Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (6), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your brain feel virtual touch as a physical touch? Influence of haptics and cognitive workload on touch perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Body Parts Representations in Motion Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Clermont Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henri Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013138200003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Pseudo-Haptic Techniques for Simulating Surface Stickiness in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1009-1019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards End-User Customization of Haptic Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch-Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Effects of Teleportation on Semantic Memory of a Virtual Museum Compared to Natural Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubin Datta Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laur Battiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rai Syamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiro Furuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rotation gains on unintended positional drift during virtual steering navigation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Trier, Germany. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole L Écuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Ho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubber Slider Metaphor: Visualisation of Temporal and Geolocated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.904-905, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline Design Space for Immersive Exploration of Time-Varying Spatial 3D Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2022 - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards “Avatar-Friendly” 3D Manipulation Techniques: Bridging the Gap Between Sense of Embodiment and Interaction in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Three Selection Techniques for Tightly Packed 3D Objects in Cell Lineage Specification in Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2021 - Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Mississauga, Canada. pp.213--223, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred: the Haptic Butler On-Demand Tangibles for Object Manipulation in Virtual Reality using an ETHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stylization on face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threat Occurrence and Repeatability on the Sense of Embodiment and Threat Response in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Inter-Relation Between Locomotion Techniques and Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arrecife, Brazil. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Recognition of Users' Mental Workload Using Integrated Physiological Sensors Into a VR HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diverrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Mental Workload Assessment for the Design of Virtual Reality Training Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Virtual, United States. pp.662-671, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3Dexterity: Finding your place in a 3-armed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.521-522, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual vs. Physical Navigation in VR: Study of Gaze and Body Segments Temporal Reorientation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Podkosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.680-689, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR as a Content Creation Tool for Movie Previsualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.303-311, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Brain-Computer Interfaces: A Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2019 - 8th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Mental Effort in Virtual Versus Real Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.809-816, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Sense of Embodiment in VR Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.273-280, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8448293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Shadows for Real Humans in a CAVE: Influence on Virtual Embodiment and 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP ’18 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3225153.3225165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climb, Fly, Stack: Design of Tangible and Gesture-Based Interfaces for Natural and Efficient Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Jorqensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.856-857, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic material&amp;quot;: A Holistic Approach for Haptic Texture Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2018 - Haptics: Science, Technology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.37-45, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93399-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinesTouch: 3D Force-Feedback Rendering for Tactile Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - 15th International ConferenceVirtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.97-116, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and rotation invariant 3D gesture recognition based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.158 - 167, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GiAnt: stereoscopic-compliant multi-scale navigation in VEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maignant Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993369.2993391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction in virtual embodiment: Effects of the virtual hand representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2016.7504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Proxemics: Locomotion in the Presence of Obstacles in Large Immersive Projection Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.75 - 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Estimation in Large Immersive Projection Systems, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Navigation for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D carousel based on pseudo-haptic feedback and gestural interaction for virtual showcasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.55 - 58, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lécuyer Anatole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Eye-Hand Visibility Mismatch in 3D Pointing Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Trueba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2008 - 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar et Sentiment d'Incarnation : Étude de la préférence relative entre l'apparence, le contrôle et le point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive System for Analyzing Plant Embryo Cell Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Application-Driven VR Systems: Analysis of Head and Hand 3D Motions in a Specific CAVE-based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Symposium on 3D User Interfaces, 3DUI 2017, poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for Human–Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781848218260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Infinite Loop” Towards Adaptive 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes I, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03903062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B20AC02"/>
+    <w:nsid w:val="A4BFC719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferran-argelaguet-sanz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6160-8015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236116088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3624414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Amemiya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3310001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.998991" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214485v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3295209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.928517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3228171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584138v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2022.3150501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3110459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2984754" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#233;ne Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013138200003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Bourse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Hori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687734" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan L&#233;cuyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04807694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Datta Choudhary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur Battiste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Syamil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Furuya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00303" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445379" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127256v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Hong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2021.33" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469115v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517250" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007485v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00089" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diverrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Kaufmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295309v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Sheng Lin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798181" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Goga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Jorqensen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446244" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807680v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225153.3225165" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841974v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93399-3_4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893333" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346229v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trico" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504682" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393243v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maignant Morgan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993391" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149964v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149962v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Trueba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450588" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482150v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03903062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferran-argelaguet-sanz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6160-8015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236116088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3624414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.998991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214485v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3295209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Amemiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3310001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.928517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3228171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584138v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2022.3150501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3110459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2984754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#233;ne Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.12.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013138200003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Bourse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Hori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan L&#233;cuyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04807694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Datta Choudhary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur Battiste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Syamil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Furuya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687734" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00303" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565612" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445379" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127256v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Hong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2021.33" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469115v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008918v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diverrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00089" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Kaufmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797721" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Sheng Lin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798181" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798029" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225153.3225165" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Goga" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Jorqensen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446244" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93399-3_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947361v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893333" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maignant Morgan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993391" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trico" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504682" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149962v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Trueba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450588" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482150v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03903062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>