--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferran Argelaguet Sanz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Inria (CRCN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ferran-argelaguet-sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6160-8015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236116088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Interaction Techniques to Mitigate Inappropriate Social Interactions in Social Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Move or Push? Studying Pseudo-Haptic Perceptions Obtained with Motion or Force Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3624414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toofany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Yoneyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards electrophysiological measurement of presence in virtual reality through auditory oddball stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.046015. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad5cc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive and interactive visualization of 3D spatio-temporal data using a space time hypercube: Application to cell division and morphogenesis analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2023.998991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Stick or Not to Stick? Studying the Impact of Offset Recovery Techniques During Mid-Air Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3295209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Tendon Vibration to Extend Pseudo-Haptic Sensations in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Amemiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Robot! Designing Visual Feedback Safety Techniques When Interacting With Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.928517. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.928517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Walking-in-Place by Introducing Step-Height Control, Elastic Input, and Pseudo-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3228171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Need Another Hand? Investigating Dual Body Representations During Anisomorphic 3D Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2022.3150501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Affective and Cognitive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.5154-5171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3110459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar and Sense of Embodiment: Studying the Relative Preference Between Appearance, Control and Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.2062-2072. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2973077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Haptic Feedback on Virtual Embodiment in a Drawing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2020.573167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Co-Embodiment: Evaluation of the Sense of Agency while Sharing the Control of a Virtual Body among Two Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2999197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Haptic Images: a Survey on Touchscreen-Based Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2984754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchy : A Visual Approach for Simulating Haptic Effects on Touchscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in information and communication technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2019.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wow! I Have Six Fingers!&amp;quot;: Would You Accept Structural Changes of Your Hand in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (27), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE Size Matters: Effects of Screen Distance and Parallax on Distance Estimation in Large Immersive Display Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Héléne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of 3D Object Selection Techniques for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Pointing Selection in Cluttered Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (6), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your brain feel virtual touch as a physical touch? Influence of haptics and cognitive workload on touch perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Body Parts Representations in Motion Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Clermont Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henri Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013138200003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Pseudo-Haptic Techniques for Simulating Surface Stickiness in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1009-1019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards End-User Customization of Haptic Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch-Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Effects of Teleportation on Semantic Memory of a Virtual Museum Compared to Natural Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubin Datta Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laur Battiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rai Syamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiro Furuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rotation gains on unintended positional drift during virtual steering navigation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Trier, Germany. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole L Écuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Ho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubber Slider Metaphor: Visualisation of Temporal and Geolocated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.904-905, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline Design Space for Immersive Exploration of Time-Varying Spatial 3D Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2022 - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards “Avatar-Friendly” 3D Manipulation Techniques: Bridging the Gap Between Sense of Embodiment and Interaction in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Three Selection Techniques for Tightly Packed 3D Objects in Cell Lineage Specification in Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2021 - Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Mississauga, Canada. pp.213--223, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred: the Haptic Butler On-Demand Tangibles for Object Manipulation in Virtual Reality using an ETHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stylization on face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threat Occurrence and Repeatability on the Sense of Embodiment and Threat Response in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Inter-Relation Between Locomotion Techniques and Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arrecife, Brazil. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Recognition of Users' Mental Workload Using Integrated Physiological Sensors Into a VR HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diverrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Mental Workload Assessment for the Design of Virtual Reality Training Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Virtual, United States. pp.662-671, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3Dexterity: Finding your place in a 3-armed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.521-522, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual vs. Physical Navigation in VR: Study of Gaze and Body Segments Temporal Reorientation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Podkosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.680-689, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR as a Content Creation Tool for Movie Previsualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.303-311, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Brain-Computer Interfaces: A Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2019 - 8th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Mental Effort in Virtual Versus Real Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.809-816, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Sense of Embodiment in VR Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.273-280, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8448293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Shadows for Real Humans in a CAVE: Influence on Virtual Embodiment and 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP ’18 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3225153.3225165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climb, Fly, Stack: Design of Tangible and Gesture-Based Interfaces for Natural and Efficient Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Jorqensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.856-857, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic material&amp;quot;: A Holistic Approach for Haptic Texture Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2018 - Haptics: Science, Technology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.37-45, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93399-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinesTouch: 3D Force-Feedback Rendering for Tactile Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - 15th International ConferenceVirtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.97-116, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and rotation invariant 3D gesture recognition based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.158 - 167, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GiAnt: stereoscopic-compliant multi-scale navigation in VEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maignant Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993369.2993391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction in virtual embodiment: Effects of the virtual hand representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2016.7504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Proxemics: Locomotion in the Presence of Obstacles in Large Immersive Projection Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.75 - 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Estimation in Large Immersive Projection Systems, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Navigation for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D carousel based on pseudo-haptic feedback and gestural interaction for virtual showcasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.55 - 58, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lécuyer Anatole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Eye-Hand Visibility Mismatch in 3D Pointing Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Trueba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2008 - 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar et Sentiment d'Incarnation : Étude de la préférence relative entre l'apparence, le contrôle et le point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive System for Analyzing Plant Embryo Cell Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Application-Driven VR Systems: Analysis of Head and Hand 3D Motions in a Specific CAVE-based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Symposium on 3D User Interfaces, 3DUI 2017, poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for Human–Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781848218260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Infinite Loop” Towards Adaptive 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes I, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03903062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ferran Argelaguet Sanz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche Inria (CRCN)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ferran-argelaguet-sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6160-8015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236116088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of Interaction Techniques to Mitigate Inappropriate Social Interactions in Social Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zibrek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Yoneyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Move or Push? Studying Pseudo-Haptic Perceptions Obtained with Motion or Force Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3624414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Persuasive Vibrations”: Studying the influence of vibration parameters on speech persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toofany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/toh.2025.3600579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards electrophysiological measurement of presence in virtual reality through auditory oddball stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.046015. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad5cc2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive and interactive visualization of 3D spatio-temporal data using a space time hypercube: Application to cell division and morphogenesis analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2023.998991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness, Cognition, & Motor Skills: The Effects of Music, Gender, and Gaming Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3247062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersickness in Virtual Reality Questionnaire (CSQ-VR): A Validation and Comparison against SSQ and VRSQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie Linnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayaan Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Macpherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.16-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/virtualworlds2010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Stick or Not to Stick? Studying the Impact of Offset Recovery Techniques During Mid-Air Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2023.3295209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, evaluation and calibration of wearable electrotactile interfaces for enhancing contact information in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2023.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Tendon Vibration to Extend Pseudo-Haptic Sensations in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Amemiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2023.3310001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Robot! Designing Visual Feedback Safety Techniques When Interacting With Encountered-Type Haptic Displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.928517. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.928517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile feedback applications for hand and arm interactions: A systematic review, meta-analysis, and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.479-496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2022.3189866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Walking-in-Place by Introducing Step-Height Control, Elastic Input, and Pseudo-Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3228171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Need Another Hand? Investigating Dual Body Representations During Anisomorphic 3D Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tvcg.2022.3150501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan van Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-Specific Perception & Performance on a Fitts's Law Task in Virtual Reality: The Role of Haptic Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2022.3203003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Affective and Cognitive VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.5154-5171. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3110459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, Modeling and Simulating Unintended Positional Drift during Repetitive Steering Navigation Tasks in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (11), pp.4300-4310. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2021.3106504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar and Sense of Embodiment: Studying the Relative Preference Between Appearance, Control and Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.2062-2072. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2973077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering EEG Correlates of Covert Attention in Soccer Goalkeepers: Towards Innovative Sport Training Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1705. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58533-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Haptic Feedback on Virtual Embodiment in a Drawing Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 1, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2020.573167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Co-Embodiment: Evaluation of the Sense of Agency while Sharing the Control of a Virtual Body among Two Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2020.2999197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Haptic Images: a Survey on Touchscreen-Based Surface Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2020.2984754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touchy : A Visual Approach for Simulating Haptic Effects on Touchscreens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in information and communication technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fict.2019.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards BCI-based Interfaces for Augmented Reality: Feasibility, Design and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.1608-1621. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2873737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Haptic Communication: Tactile Alphabets Based on Fingertip Skin Stretch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2018.2855175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel in control? &amp;quot; : Towards Novel Approaches to Characterise, Manipulate and Measure the Sense of Agency in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.1486-1495. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2018.2794598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Feels “Softer” than VR: Haptic Perception of Stiffness in Augmented versus Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.2372 - 2377. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2017.2735078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wow! I Have Six Fingers!&amp;quot;: Would You Accept Structural Changes of Your Hand in VR?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (27), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2016.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAVE Size Matters: Effects of Screen Distance and Parallax on Distance Estimation in Large Immersive Display Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Héléne Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Multon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Images: Perceiving Local Elasticity of Images Through a Novel Pseudo-Haptic Deformation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.17:1--17:14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of 3D Object Selection Techniques for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D Pointing Selection in Cluttered Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (6), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCG.2009.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does your brain feel virtual touch as a physical touch? Influence of haptics and cognitive workload on touch perception in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2026 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro task-manager: enhancing well-being in the workplace using passive BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAT 2025 - Neuroadaptive technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Berlin, Germany. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Body Parts Representations in Motion Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Clermont Gallerande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henri Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAPP 2025 - International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013138200003912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Pseudo-Haptic Techniques for Simulating Surface Stickiness in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céleste Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Hori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Narumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2025 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Daejeon, South Korea. pp.1009-1019, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR67309.2025.00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards End-User Customization of Haptic Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Glémarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch-Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromarkers of real touch vs. illusory touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2024 - Journées du COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the influence of contact force on thermal perception at the fingertip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Troisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROHAPTICS 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Effects of Teleportation on Semantic Memory of a Virtual Museum Compared to Natural Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zubin Datta Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laur Battiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rai Syamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiro Furuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2024 - 34th International Conference on Artificial Reality and Telexistence &amp; the 29th Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm regards: Influence of thermal haptic feedback during social interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seattle (USA), United States. pp.1216-1225, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR62088.2024.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Me Down: Effects of Thermal Feedback on Cognitive Stress in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024 - 14th International Conference on Human Haptic Sensing and Touch Enabled Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lille, France. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70061-3_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rotation gains on unintended positional drift during virtual steering navigation in virtual reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2024, Trier, Germany. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641825.3687734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVibes: What if your VR Controller had 10 Times more Vibrotactile Actuators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sidney, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persuasive Vibrations: Effects of Speech-Based Vibrations on Persuasion, Leadership, and Co-Presence During Verbal Communication in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Amedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2023 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR55154.2023.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Avatar : Enhancing Presence and Embodiment During Seated Virtual Experiences with a Prop-Based Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole L Écuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2023 - 22nd IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct60411.2023.00121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering empathy in social Virtual Reality through physiologically based affective haptic feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hecquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Saint-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2023 - IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Wiertlewski; Astrid Kappers, Jul 2023, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single trial classification of the level of presence in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyung-Ho Won</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortico 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can You Find Your Way? Comparing Wayfinding Behaviour Between Reality and Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solène Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2023 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dublin, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rubber Slider Metaphor: Visualisation of Temporal and Geolocated Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysa Gramoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.904-905, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nami Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaro Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timeline Design Space for Immersive Exploration of Time-Varying Spatial 3D Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kervrann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2022 - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Patterns for Single Finger Interactions in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2022 - International Conference on Haptics: Science, Technology, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.498-500, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within or Between? Comparing Experimental Designs for Virtual Embodiment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Virtual Reality (VR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR51125.2022.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Electrotactile Rendering Effects for Finger-Based Interactions in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST - 28th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tsukuba, Japan. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3562939.3565634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards “Avatar-Friendly” 3D Manipulation Techniques: Bridging the Gap Between Sense of Embodiment and Interaction in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2021 - Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3411764.3445379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrotactile Feedback For Enhancing Contact Information in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Vizcay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Kourtesis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pacchierotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2021 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Sankt Augustin, Germany. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egve.20211331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred: the Haptic Butler On-Demand Tangibles for Object Manipulation in Virtual Reality using an ETHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rodrigo Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WHC 2021 IEEE World Haptics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.373-378, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of Three Selection Techniques for Tightly Packed 3D Objects in Cell Lineage Specification in Botany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI 2021 - Graphics Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Mississauga, Canada. pp.213--223, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20380/GI2021.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Influence of Translational and Rotational Motion on the Perception of Rotation Gains in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUI 2021 - Symposium on Spatial User Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual Event, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485279.3485282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Recognition of Users' Mental Workload Using Integrated Physiological Sensors Into a VR HMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Diverrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Mental Workload Assessment for the Design of Virtual Reality Training Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Virtual, United States. pp.662-671, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Inter-Relation Between Locomotion Techniques and Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Arrecife, Brazil. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of stylization on face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Threat Occurrence and Repeatability on the Sense of Embodiment and Threat Response in VR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting System Errors in Virtual Reality Using EEG Through Error-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Lopes-Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2020 - 27th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.653-661, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR46266.2020.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dynamic Field of View Restrictions on Rotation Gain Perception in Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2020 - 17th EuroVR International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.20-40, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62655-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Itoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3Dexterity: Finding your place in a 3-armed world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRW 2020 - IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.521-522, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Control Law Matter? Characterization and Evaluation of Control Laws for Virtual Steering Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence &amp; Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual vs. Physical Navigation in VR: Study of Gaze and Body Segments Temporal Reorientation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brument</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Podkosova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.680-689, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Personality Traits and Body Awareness on the Sense of Embodiment in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Dewez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beijin, China. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR as a Content Creation Tool for Movie Previsualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Sheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsai-Yen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.303-311, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Brain-Computer Interfaces: A Human-Computer Interaction Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GBCIC 2019 - 8th Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Mental Effort in Virtual Versus Real Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Osaka, France. pp.809-816, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2019.8798029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climb, Fly, Stack: Design of Tangible and Gesture-Based Interfaces for Natural and Efficient Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl-Johan Jorqensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.856-857, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8446244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Shadows for Real Humans in a CAVE: Influence on Virtual Embodiment and 3D Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP ’18 - ACM Symposium on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3225153.3225165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Sense of Embodiment in VR Shared Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VR 2018 - 25th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Reutlingen, Germany. pp.273-280, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2018.8448293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic material&amp;quot;: A Holistic Approach for Haptic Texture Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2018 - Haptics: Science, Technology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pisa, Italy. pp.37-45, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93399-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KinesTouch: 3D Force-Feedback Rendering for Tactile Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR 2018 - 15th International ConferenceVirtual Reality and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.97-116, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENT: Automatic Generation of Experimental Protocol Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and rotation invariant 3D gesture recognition based on sparse representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.158 - 167, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2017.7893333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexiFingers: Multi-Finger Interaction in VR Combining Passive Haptics and Pseudo-Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Léziart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Si-Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating neurophysiological correlates of covert attention in soccer goalkeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCSS 2017 - World Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-over control paradigms in collaborative virtual environments for training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Moulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology (VRST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GiAnt: stereoscopic-compliant multi-scale navigation in VEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maignant Morgan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Munich, Germany. pp.269-277, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993369.2993391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Strock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction in virtual embodiment: Effects of the virtual hand representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Trico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Greenville, United States. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2016.7504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Proxemics: Locomotion in the Presence of Obstacles in Large Immersive Projection Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pettré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.75 - 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Estimation in Large Immersive Projection Systems, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE Virtual Reality Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Navigation for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtual Mitten: A novel interaction paradigm for visuo-haptic manipulation of objects using grip force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merwan Achibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Minneapolis, United States. pp.59-66, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2014.6798843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Attractors for Capturing Attention to the Screens When Walking in CAVE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonic interaction with a virtual orchestra of factory machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Pseudo-Haptics: Two-User Stiffness Discrimination Based on Visual Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Versailles, France. pp.49 - 54, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D carousel based on pseudo-haptic feedback and gestural interaction for virtual showcasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orlando, United States. pp.55 - 58, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2013.6550197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Pseudo-Haptic Textures Based on Curvature Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHaptics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31401-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of 3D cursors and motion parallax for the exploration of desktop virtual environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lécuyer Anatole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Billinghurst, Mark and Jr., Joseph J. LaViola and Lécuyer, Anatole, Mar 2012, Orange County, United States. pp.69-76, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DUI.2012.6184186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Eye-Hand Visibility Mismatch in 3D Pointing Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andujar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Trueba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST 2008 - 15th ACM Symposium on Virtual Reality Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.4, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroTaskManager: Using BCI to improve Worker's Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Savalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc J.-M. Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pillette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2025 - 7e édition des Journées CORTICO (COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France. pp.1-2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar et Sentiment d'Incarnation : Étude de la préférence relative entre l'apparence, le contrôle et le point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Fribourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Hoyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive System for Analyzing Plant Embryo Cell Division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Isenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Posters of IEEE Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Application-Driven VR Systems: Analysis of Head and Hand 3D Motions in a Specific CAVE-based Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE Symposium on 3D User Interfaces, 3DUI 2017, poster session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and Scientific Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Arnaldi; Pascal Guitton; Guillaume Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality and Augmented Reality - Myths and Realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 3, ISTE - Wiley, pp.123-216, 2018, 9781119341031. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119341031.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces for Human–Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andéol Évain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maureen Clerc; Laurent Bougrain; Fabien Lotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces 1: Foundations and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781848218260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Infinite Loop” Towards Adaptive 3D User Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Argelaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graphics [cs.GR]. Université Rennes I, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03903062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4BFC719"/>
+    <w:nsid w:val="567B55E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferran-argelaguet-sanz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6160-8015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236116088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3624414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.998991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214485v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3295209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Amemiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3310001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.928517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3228171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584138v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2022.3150501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3110459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2984754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#233;ne Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.12.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013138200003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Bourse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Hori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan L&#233;cuyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04807694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Datta Choudhary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur Battiste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Syamil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Furuya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687734" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00303" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565612" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445379" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127256v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Hong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2021.33" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469115v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008918v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diverrez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00089" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Kaufmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797721" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Sheng Lin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798181" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798029" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225153.3225165" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949804v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Goga" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Jorqensen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446244" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93399-3_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947361v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625128v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893333" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maignant Morgan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993391" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trico" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504682" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149962v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Trueba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450588" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482150v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03903062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferran-argelaguet-sanz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6160-8015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236116088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Audrain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zibrek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Narumi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3624414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05372456v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toofany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saint-Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2025.3600579" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Savalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungho Won" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad5cc2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2023.998991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kourtesis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayaan Amir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Linnell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Macpherson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3247062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/virtualworlds2010002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04214485v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Mavromatis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dewez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3295209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03991492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vizcay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.01.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Amemiya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3310001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.928517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03716829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2022.3189866" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3228171" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584138v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2022.3150501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3203003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Luong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3110459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brument" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3106504" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2973077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464753v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Albert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58533-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046791v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2020.573167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2020.2999197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2020.2984754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02408724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2019.00001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01839061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2855175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679143v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2794598" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Gouis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2735078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicole" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2016.00027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#233;ne Olivier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00241" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2012.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J.-M. Mac&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henri Gosselin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013138200003912" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Bourse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Hori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR67309.2025.00108" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428575v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04611300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Roy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gl&#233;marec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan L&#233;cuyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Troisi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hecquard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_13" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04807694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubin Datta Choudhary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur Battiste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rai Syamil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiro Furuya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR62088.2024.00138" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04551449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hummel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70061-3_35" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaminade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641825.3687734" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03997713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amedi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR55154.2023.00070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353616v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L &#201;cuyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct60411.2023.00121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung-Ho Won" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goupil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sol&#232;ne Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Gramoli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00303" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03903025v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565612" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03621989v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06249-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03611661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR51125.2022.00037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468547v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445379" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03350039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20211331" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Howard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517250" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127256v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Hong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20380/GI2021.33" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03468947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485279.3485282" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Raison" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Diverrez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00089" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008902v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009015v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Blanpied" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Lopes-Dias" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Duarte" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.00088" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03007512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62655-6_2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066625v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00112" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Podkosova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Kaufmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797721" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295309v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Sheng Lin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yen Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798181" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02295331v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8798029" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949804v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Goga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Jorqensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8446244" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807680v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225153.3225165" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01804949v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2018.8448293" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01841974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93399-3_4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947361v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613873v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Moulec" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ducoffe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893333" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Achibet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;ziart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maignant Morgan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993369.2993391" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346229v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trico" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2016.7504682" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149962v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149964v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101497v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2014.6798843" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086248v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Kitamura" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaucher" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2013.6550197" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31401-8_1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747560v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;cuyer Anatole" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2012.6184186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612878v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Trueba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450588" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428558v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942953v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482150v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944915v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03903062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>