--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1769,428 +1769,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’architecture théâtrale dans le nord de la Gaule : échanges et adaptation »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude, L’archéologie des réseaux - séminaire interdisciplinaire d’archéologie. MISHA, Strasbourg,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146075v1</w:t>
+                <w:t xml:space="preserve">hal-01503633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Les protagonistes des jeux : acteurs et gladiateurs en Gaule romaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503633v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les protagonistes des jeux : acteurs et gladiateurs en Gaule romaine »</w:t>
+                <w:t xml:space="preserve">« L’architecture théâtrale dans le nord de la Gaule : échanges et adaptation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude, L’archéologie des réseaux - séminaire interdisciplinaire d’archéologie. MISHA, Strasbourg,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146073v1</w:t>
+                <w:t xml:space="preserve">hal-03146075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les sculptures romaines de Lillebonne (Seine-Maritime), état de la recherche »</w:t>
+                <w:t xml:space="preserve">« La sculpture romaine en Normandie et dans le Bassin Parisien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences en archéologie organisé par J.-N. Castorio à l’Université du Havre en collaboration avec le Centre de Recherches Archéologiques de Haute-Normandie. (C.R.A.H.N.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146078v1</w:t>
+                <w:t xml:space="preserve">hal-03146081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La sculpture romaine en Normandie et dans le Bassin Parisien »</w:t>
+                <w:t xml:space="preserve">« Les sculptures romaines de Lillebonne (Seine-Maritime), état de la recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences en archéologie organisé par J.-N. Castorio à l’Université du Havre en collaboration avec le Centre de Recherches Archéologiques de Haute-Normandie. (C.R.A.H.N.).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146081v1</w:t>
+                <w:t xml:space="preserve">hal-03146078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variations autour d’un statut, les édifices de spectacle dans les capitales de cités du Nord-Ouest de la Gaule »</w:t>
               </w:r>
@@ -2820,173 +2820,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre de Vendeuil-Caply (Vallée Saint-Denis) : processus de construction et matériaux</w:t>
+                <w:t xml:space="preserve">Le décor sculpté du théâtre de Vendeuil-Caply (Vallée Saint-Denis) : nature, mise en forme et récupération des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Dessaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de construire : l’art de bâtir à la romaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-31, 2025, 978-2-9597874-0-9</w:t>
+              <w:t xml:space="preserve">, pp.38-39, 2025, 978-2-9597874-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932521v1</w:t>
+                <w:t xml:space="preserve">hal-04932526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor sculpté du théâtre de Vendeuil-Caply (Vallée Saint-Denis) : nature, mise en forme et récupération des matériaux</w:t>
+                <w:t xml:space="preserve">Le théâtre de Vendeuil-Caply (Vallée Saint-Denis) : processus de construction et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Dessaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de construire : l’art de bâtir à la romaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.38-39, 2025, 978-2-9597874-0-9</w:t>
+              <w:t xml:space="preserve">, pp.30-31, 2025, 978-2-9597874-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932526v1</w:t>
+                <w:t xml:space="preserve">hal-04932521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaesa Arconidea : risultati preliminari dei lavori della Missione Archeologica Francese dell’Université de Picardie Jules Verne sull’acropoli meridionale</w:t>
               </w:r>
@@ -4022,256 +4022,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Introduction</w:t>
+                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leblond; Filipe Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 12 janvier 2012 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.112-115, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62806/ZQSI9343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62806/NTJR7378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539858v1</w:t>
+                <w:t xml:space="preserve">hal-05540195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Conclusion</w:t>
+                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leblond; Filipe Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 12 janvier 2012 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.112-115, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+              <w:t xml:space="preserve">, pp.10-13, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62806/NTJR7378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62806/ZQSI9343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540195v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre antique du Vieil-Évreux : résultats de la campagne 2011 », Journées archéologiques de Haute-Normandie, Rouen, 11, 12 et 13 Mai 2012, Rouen, Publications des Universités de Rouen et du Havre, 2013, p. 113-118</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9558F4C1"/>
+    <w:nsid w:val="842077B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreira-filipe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0098-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223312525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43151836584720402163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costeira Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Caroline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/lotium-loisirs-et-plaisirs-dans-le-monde-romain-de-lobjet-personnel-a-lequipement-public/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/ZQSI9343" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/NTJR7378" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03146097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreira-filipe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0098-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223312525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43151836584720402163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costeira Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Caroline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/lotium-loisirs-et-plaisirs-dans-le-monde-romain-de-lobjet-personnel-a-lequipement-public/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leblond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/NTJR7378" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/ZQSI9343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03146097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>