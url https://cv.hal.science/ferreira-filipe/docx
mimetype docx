--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1769,428 +1769,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« L’architecture théâtrale dans le nord de la Gaule : échanges et adaptation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude, L’archéologie des réseaux - séminaire interdisciplinaire d’archéologie. MISHA, Strasbourg,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503633v1</w:t>
+                <w:t xml:space="preserve">hal-03146075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les protagonistes des jeux : acteurs et gladiateurs en Gaule romaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’architecture théâtrale dans le nord de la Gaule : échanges et adaptation »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude, L’archéologie des réseaux - séminaire interdisciplinaire d’archéologie. MISHA, Strasbourg,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146075v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La sculpture romaine en Normandie et dans le Bassin Parisien »</w:t>
+                <w:t xml:space="preserve">« Les sculptures romaines de Lillebonne (Seine-Maritime), état de la recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences en archéologie organisé par J.-N. Castorio à l’Université du Havre en collaboration avec le Centre de Recherches Archéologiques de Haute-Normandie. (C.R.A.H.N.).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146081v1</w:t>
+                <w:t xml:space="preserve">hal-03146078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les sculptures romaines de Lillebonne (Seine-Maritime), état de la recherche »</w:t>
+                <w:t xml:space="preserve">« La sculpture romaine en Normandie et dans le Bassin Parisien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences en archéologie organisé par J.-N. Castorio à l’Université du Havre en collaboration avec le Centre de Recherches Archéologiques de Haute-Normandie. (C.R.A.H.N.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146078v1</w:t>
+                <w:t xml:space="preserve">hal-03146081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variations autour d’un statut, les édifices de spectacle dans les capitales de cités du Nord-Ouest de la Gaule »</w:t>
               </w:r>
@@ -2820,173 +2820,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor sculpté du théâtre de Vendeuil-Caply (Vallée Saint-Denis) : nature, mise en forme et récupération des matériaux</w:t>
+                <w:t xml:space="preserve">Le théâtre de Vendeuil-Caply (Vallée Saint-Denis) : processus de construction et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Dessaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de construire : l’art de bâtir à la romaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.38-39, 2025, 978-2-9597874-0-9</w:t>
+              <w:t xml:space="preserve">, pp.30-31, 2025, 978-2-9597874-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932526v1</w:t>
+                <w:t xml:space="preserve">hal-04932521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre de Vendeuil-Caply (Vallée Saint-Denis) : processus de construction et matériaux</w:t>
+                <w:t xml:space="preserve">Le décor sculpté du théâtre de Vendeuil-Caply (Vallée Saint-Denis) : nature, mise en forme et récupération des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Dessaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de construire : l’art de bâtir à la romaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.30-31, 2025, 978-2-9597874-0-9</w:t>
+              <w:t xml:space="preserve">, pp.38-39, 2025, 978-2-9597874-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932521v1</w:t>
+                <w:t xml:space="preserve">hal-04932526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaesa Arconidea : risultati preliminari dei lavori della Missione Archeologica Francese dell’Université de Picardie Jules Verne sull’acropoli meridionale</w:t>
               </w:r>
@@ -3147,165 +3147,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les théâtres antiques du département de l’Eure », in Provost M., L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres, 2019, p. 69-72</w:t>
+                <w:t xml:space="preserve">« Les théâtres antiques de Gaule aquitaine : apport des recherches récentes », XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018, 2019, p. 107-114.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres</w:t>
+              <w:t xml:space="preserve">XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145937v1</w:t>
+                <w:t xml:space="preserve">hal-03145992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les théâtres antiques de Gaule aquitaine : apport des recherches récentes », XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018, 2019, p. 107-114.</w:t>
+                <w:t xml:space="preserve">« Les théâtres antiques du département de l’Eure », in Provost M., L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres, 2019, p. 69-72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018</w:t>
+              <w:t xml:space="preserve">L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145992v1</w:t>
+                <w:t xml:space="preserve">hal-03145937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edifícios de espectáculos e religião no norte das Gálias</w:t>
               </w:r>
@@ -3509,221 +3509,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Le théâtre du Haut-du-Verger, Résultats de la campagne 2013 », in Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun, 2015, p. 39-41.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
+              <w:t xml:space="preserve">Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527436v1</w:t>
+                <w:t xml:space="preserve">hal-03146003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le théâtre du Haut-du-Verger, Résultats de la campagne 2013 », in Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun, 2015, p. 39-41.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146003v1</w:t>
+                <w:t xml:space="preserve">hal-02527436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les recherches dans le quartier de la Genetoye à Autun (71), bilan de la campagne 2013</w:t>
               </w:r>
@@ -4022,256 +4022,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Conclusion</w:t>
+                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leblond; Filipe Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 12 janvier 2012 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.112-115, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62806/NTJR7378⟩</w:t>
+              <w:t xml:space="preserve">, pp.10-13, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62806/ZQSI9343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540195v1</w:t>
+                <w:t xml:space="preserve">hal-05539858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Introduction</w:t>
+                <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leblond; Filipe Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 12 janvier 2012 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.10-13, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+              <w:t xml:space="preserve">, pp.112-115, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62806/ZQSI9343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62806/NTJR7378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539858v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre antique du Vieil-Évreux : résultats de la campagne 2011 », Journées archéologiques de Haute-Normandie, Rouen, 11, 12 et 13 Mai 2012, Rouen, Publications des Universités de Rouen et du Havre, 2013, p. 113-118</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842077B6"/>
+    <w:nsid w:val="1C1EFA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreira-filipe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0098-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223312525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43151836584720402163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costeira Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Caroline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/lotium-loisirs-et-plaisirs-dans-le-monde-romain-de-lobjet-personnel-a-lequipement-public/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leblond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/NTJR7378" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/ZQSI9343" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03146097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreira-filipe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0098-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223312525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43151836584720402163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costeira Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Caroline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/lotium-loisirs-et-plaisirs-dans-le-monde-romain-de-lobjet-personnel-a-lequipement-public/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/ZQSI9343" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/NTJR7378" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03146097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>