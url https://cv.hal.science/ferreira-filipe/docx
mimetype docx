--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,180 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Filipe Ferreira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferreira FilipeChercheur associé - UAR3155IRAA - Aix-Marseille Université</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ferreira-filipe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0098-1019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">223312525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">43151836584720402163</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,997 +200,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre antique de Paris (rue Racine, 6e arr.) : de la découverte à la restitution du monument à partir des Papiers Vacquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Supplément à la RAIF (8), pp.123-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches luso-françaises à Conimbriga (Condeixa-a-Velha, Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Costeira Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Costeira Da Silva</w:t>
+                <w:t xml:space="preserve">Vitor Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ruivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.9555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Chaisemartin, Dinu Theodorescu, Le théâtre d’Aphrodisias – Les structures scéniques, Aphrodisias VIII, Reichert Verlag, Wiesbaden, 2017 – Histara, Paris, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de H. P. Isler, Antike Theaterbauten: ein Handbuch, Verlag der Österreichischen Akademie der Wissenschaften, Vienne (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Capelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Éloïse Letellier-Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.469-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02417848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les édifices de spectacle à arène dans le nord-ouest des Gaules », Aremorica, 8, 2017, p. 55-72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.57-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aremo.2017.934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Castorio, Yvan Maligorne, (dir.), Mausolées et grands domaines ruraux à l’époque romaine dans le nord-est de la Gaule, Scripta antiqua, 90, Bordeaux, Ausonius Éditions, 2016 - Histara, Paris, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches sur le complexe du temple de Janus à Autun (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/afeaf.2015.1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire suburbain de la Genetoye à Autun/&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt; (Saône-et-Loire) : apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut du Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (2), pp.205-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sanctuaire suburbain d’Augustodunum à la Genetoye, Autun (Saône-et-Loire). Apport de l’approche combinée de données spatialisées à la restitution du théâtre antique du Haut-du-Verger », Gallia, 72.2, 2015, p. 205-225</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne C. Lancaster, Innovative Vaulting in the Architecture of the Roman Empire : 1st to 4th Centuries CE, New York, Cambridge University Press, 2015 - Bryn Mawr Classical Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1209,1051 +1200,1051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il muro a contrafforti del teatro di Halaesa: riflessioni sull'integrazione e la funzione dei teatri ellenistici in Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Halaesa Archonidea: dallo scavo della città all'analisi dei contesti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurelio Burgio, Dec 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les théâtres romains de l’ancienne région picarde : des premières découvertes aux fouilles récentes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du Musée de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les spectacles aux confins de l'Empire : théâtres et amphithéâtres de la Britannia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes et divertissements – l’apport de l’archéologie, Journée doctorale d’archéologie, INHA, Paris, (dir. H. Labit, UMR8167 – Orient et Méditerranée).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La place du théâtre dans les sanctuaires de Gaule romaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances ; Rome et son Empire : nouvelles recherches, INHA, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre de Lillebonne, un exemple unique d’architecture théâtrale en Gaule »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l’archéologie, conférences du théâtre de Lillebonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lillebonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mur de scène de Vendeuil-Caply (Oise) : relecture d’un ensemble lapidaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale, Rome et son empire : nouvelles recherches, INHA, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les archives du théâtre de Vendeuil-Caply »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l’archéologie, Musée Archéologique de l’Oise.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vendeuil-Caply, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fonction et restitution de l’aditus sud du théâtre du Haut-du-Verger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude, Reconstruction, restitution, restauration - séminaire interdisciplinaire d’archéologie. MISHA, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’architecture théâtrale dans le nord de la Gaule : échanges et adaptation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude, L’archéologie des réseaux - séminaire interdisciplinaire d’archéologie. MISHA, Strasbourg,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les protagonistes des jeux : acteurs et gladiateurs en Gaule romaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recherches sur le temple de Janus à Autun (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Carvalheiro-Ferreira</w:t>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée d’information de l’AFEAF du samedi 7 février 2015,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les sculptures romaines de Lillebonne (Seine-Maritime), état de la recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale, EA 4081 – Rome et ses Renaissances. Institut National d’Histoire de l’Art, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sculpture romaine en Normandie et dans le Bassin Parisien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences en archéologie organisé par J.-N. Castorio à l’Université du Havre en collaboration avec le Centre de Recherches Archéologiques de Haute-Normandie. (C.R.A.H.N.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Variations autour d’un statut, les édifices de spectacle dans les capitales de cités du Nord-Ouest de la Gaule »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale, EA 4081– Rome et son empire : nouvelles recherches, Institut d’Art et d’Archéologie, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2263,546 +2254,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Avinain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Avinain</w:t>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+                <w:t xml:space="preserve">Hélène Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Civalleri</w:t>
+                <w:t xml:space="preserve">Camille Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Colonna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Parot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084856v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes antiques : de Rome à Vendeuil-Caply, les théâtres romains dans le nord de la Gaule, Musée archéologique de l'Oise, du 10 février au 25 novembre 2018, Gand, Snoeck édition, 2018, 68 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Éduen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alix</w:t>
+                <w:t xml:space="preserve">Loic Audrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Audrouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boislève</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Chevassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique de la Ville d'Autun. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 18 avril 2014, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guichard</w:t>
+                <w:t xml:space="preserve">Pascal Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Paris</w:t>
+                <w:t xml:space="preserve">Laïla Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Ayache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fiona Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01497285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'otium: Loisirs et plaisirs dans le Monde romain et l’Antiquité tardive. De l'objet personnel à l'équipement public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leblond Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leblond Caroline</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Umr 8167 Orient &amp; Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2013, Journées Jeunes Chercheurs Orient &amp; Méditerrannée, Fabienne Dugast</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2812,1598 +2803,1598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Vendeuil-Caply (Vallée Saint-Denis) : processus de construction et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Dessaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de construire : l’art de bâtir à la romaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-31, 2025, 978-2-9597874-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté du théâtre de Vendeuil-Caply (Vallée Saint-Denis) : nature, mise en forme et récupération des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Dessaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permis de construire : l’art de bâtir à la romaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.38-39, 2025, 978-2-9597874-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaesa Arconidea : risultati preliminari dei lavori della Missione Archeologica Francese dell’Université de Picardie Jules Verne sull’acropoli meridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Costanzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Marco Miano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Oueslati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Concetta Parello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’isola dei tesori, Ricerca archeologica e nuova acquisizioni, Convegno internazionale, Agrigento 14-17 dicembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ante Quem, pp.125-133, 2024, 8878492019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La porticus post scaenam en las Galias y las províncias vecinas » in Ramallo Asensio S. F., Ruiz E. La porticus post scaenam en la arquitectura teatral romana, Actes du colloque de Carthagène, 19 et 20 octobre 2018, 2020, p. 257-267</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La porticus post scaenam en la arquitectura teatral romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les théâtres antiques de Gaule aquitaine : apport des recherches récentes », XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018, 2019, p. 107-114.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Les théâtres antiques du département de l’Eure », in Provost M., L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres, 2019, p. 69-72</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018</w:t>
+              <w:t xml:space="preserve">L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145992v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les théâtres antiques du département de l’Eure », in Provost M., L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres, 2019, p. 69-72</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Les théâtres antiques de Gaule aquitaine : apport des recherches récentes », XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018, 2019, p. 107-114.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Eure 1/2, 27, Carte archéologique de la Gaule, Paris, Académie des Inscriptions et Belles-Lettres</w:t>
+              <w:t xml:space="preserve">XXVIIème Rencontres archéologiques de Saint-Céré– 22-23 Septembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145937v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edifícios de espectáculos e religião no norte das Gálias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carolina Kesser Barcellos Dias, Semíramis Corsi Silva, Carlos Eduardo da Costa Campos (organizadores). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiências religiosas no mundo antigo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editora Prisma, pp.169-207, 2017, Estudos sobre o mundo antigo e medieval, 978-85-5507-531-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’usage de la scène dans les théâtres de Gaule romaine », in Hufschmid Th. (dir.), Theaterbauten als Teil monumentaler Heiligtümer in den nordwestlichen Provinzen des Imperium Romanum: Architektur – Organisation – Nutzung, 18-21 Septembre 2013, Forschungen in Augst, 50, Augst, Römermuseum, 2016, p. 131-140</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hufschmid Th. (dir.), Theaterbauten als Teil monumentaler Heiligtümer in den nordwestlichen Provinzen des Imperium Romanum: Architektur – Organisation – Nutzung, 18-21 Septembre 2013, Forschungen in Augst, 50, Augst, Römermuseum, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le thiase marin du théâtre de Lillebonne », in Gaggadis-Robin V., Picard P., La sculpture romaine en Occident, Nouveaux regards, Actes des rencontres autour de la Sculpture romaine en France (I), Arles, 18-20 octobre 2012, Aix-en-Provence, Centre Camille Jullian, Errance, 2016, p. 401-410</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture romaine en Occident, Nouveaux regards, Actes des rencontres autour de la Sculpture romaine en France (I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le théâtre du Haut-du-Verger, Résultats de la campagne 2013 », in Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun, 2015, p. 39-41.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146003v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le quartier périurbain de la Genetoye à Autun (Saône-et-Loire). Résultats de la campagne 2013</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Le théâtre du Haut-du-Verger, Résultats de la campagne 2013 », in Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun, 2015, p. 39-41.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la journée régionale de l'archéologie de Dijon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC, SRA Bourgogne, p. 51 - 60, 2015</w:t>
+              <w:t xml:space="preserve">Journée d’actualité Archéologique en Pays Éduen – Actes de la journée du 18 avril 2014, Autun, Service Archéologique de la Ville d’Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527436v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les recherches dans le quartier de la Genetoye à Autun (71), bilan de la campagne 2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Joly</w:t>
+                <w:t xml:space="preserve">Guyard L., Bertaudière S., Cormier S., Wech P., Hartz C., Ferreira F., Fontaine C., « Le Vieil-Évreux, ville sanctuaire ? » in Dechezleprêtre Th., Gruel K., Joly M., Grand, Agglomérations et sanctuaires, Actes du colloque tenu à Domrémy-la-Pucelle, octobre 2011, Épinal, Conseil Départemental des Vosges, 2015, p. 291-338.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wech.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes de la journée d'actualité archéologique d'Autun, 18 avril 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, service archéologique de la ville d'Autun, p. 40 - 42, 2015</w:t>
+              <w:t xml:space="preserve">Grand, Agglomérations et sanctuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529309v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guyard L., Bertaudière S., Cormier S., Wech P., Hartz C., Ferreira F., Fontaine C., « Le Vieil-Évreux, ville sanctuaire ? » in Dechezleprêtre Th., Gruel K., Joly M., Grand, Agglomérations et sanctuaires, Actes du colloque tenu à Domrémy-la-Pucelle, octobre 2011, Épinal, Conseil Départemental des Vosges, 2015, p. 291-338.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hartz</w:t>
+                <w:t xml:space="preserve">les recherches dans le quartier de la Genetoye à Autun (71), bilan de la campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Glaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand, Agglomérations et sanctuaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">actes de la journée d'actualité archéologique d'Autun, 18 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, service archéologique de la ville d'Autun, p. 40 - 42, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145989v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre antique du Vieil-Évreux, résultat des campagnes 2012 et 2013 », Journées archéologiques de Haute-Normandie, Alizay, 20, 21 et 22 Juin 2014, Rouen, Publications des Universités de Rouen et du Havre, 2015, p. 73-78.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Alizay, 20, 21 et 22 Juin 2014, Rouen, Publications des Universités de Rouen et du Havre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leblond; Filipe Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 12 janvier 2012 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-13, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.62806/ZQSI9343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leblond; Filipe Ferreira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’otium : loisirs et plaisirs dans le monde romain. De l’objet personnel à l’équipement public (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 12 janvier 2012 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.112-115, 2013, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62806/NTJR7378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre antique du Vieil-Évreux : résultats de la campagne 2011 », Journées archéologiques de Haute-Normandie, Rouen, 11, 12 et 13 Mai 2012, Rouen, Publications des Universités de Rouen et du Havre, 2013, p. 113-118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Rouen, 11, 12 et 13 Mai 2012, Rouen, Publications des Universités de Rouen et du Havre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre antique du Vieil-Évreux », Journées archéologiques de Haute-Normandie, Évreux, 06, 07 et 08 Avril 2011, Rouen, Publications des Universités de Rouen et du Havre, 2012, p. 129-138.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Évreux, 06, 07 et 08 Avril 2011, Rouen, Publications des Universités de Rouen et du Havre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4413,346 +4404,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redécouverte d'un mausolée antique de Juliobona (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur l'Antiquité romaine dans le département de l'Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule. L'Eure (27/2).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches dans le quartier de la Genetoye à Autun (Saône-et-Loire). Bilan de la campagne 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Actualité Archéologique en Pays Eduen. Actes de la journée du 29 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4762,627 +4753,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubigné-Racan (Sarthe, Pays de la Loire). Le site antique de Cherré et son environnement de la Protohistoire au début du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Aubin</w:t>
+                <w:t xml:space="preserve">Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baray</w:t>
+                <w:t xml:space="preserve">Gabriel Caraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Caraire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CReAAH UMR 6566. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaesa. De la Polis à la Civitas Dei. Transformations spatiales et adaptations fonctionnelles du système urbain d’Halaesa (Ve s. av. J.-C. – IXe s. ap. J.-C.). Mission archéologique française d'Halaesa. Rapport de la campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UPJV (Université de Picardie Jules Vernes); Inrap NAOM. 2023, pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaesa. De la Polis à la Civitas Dei : Transformations spatiales et adaptations fonctionnelles du système urbain d'Halaesa (Ve s. av. J.-C. -IXe s. apr. J.-C.) Mission archéologique française d'Halaesa : rapport 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Ferreira</w:t>
+                <w:t xml:space="preserve">Théo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Picardie - Jules Verne; Inrap NAOM. 2022, 219 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre gallo-romain, Châteaubleau (77) / Le Haut Chemin, parcelles A 239 et ZA 103 (Programme 2013-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pilon</w:t>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+                <w:t xml:space="preserve">François Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Binet</w:t>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Blin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association La Riobé, Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 29 mai 2015, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Andrieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camilla Cannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARTEHIS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01497294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5392,114 +5383,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édifices de spectacles dans le Nord-Ouest des Gaules, du Ier–IVe siècle apr. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Sorbonne Université, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03146097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5567,51 +5558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C1EFA45"/>
+    <w:nsid w:val="88B26B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5798,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreira-filipe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0098-1019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223312525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43151836584720402163" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costeira Da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146020v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146069v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Caroline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/lotium-loisirs-et-plaisirs-dans-le-monde-romain-de-lobjet-personnel-a-lequipement-public/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/ZQSI9343" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/NTJR7378" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03146097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreira-filipe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0098-1019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223312525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43151836584720402163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Costeira Da Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruivo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02417848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Capelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Letellier-Taillefer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aremo.2017.934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glaus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2015.1116" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146073v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalheiro-Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146085v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Caroline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/lotium-loisirs-et-plaisirs-dans-le-monde-romain-de-lobjet-personnel-a-lequipement-public/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Costanzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Miano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145947v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertaudi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wech." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hartz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Girod" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leblond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/ZQSI9343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540195v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/NTJR7378" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Spiesser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caraire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303263v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03146097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>