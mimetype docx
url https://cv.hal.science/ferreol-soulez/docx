--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -172,9411 +172,9761 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading the GRAVITY fringe tracker for GRAVITY+ - Tracking the white-light fringe in the non-observable optical path length state-space</w:t>
+                <w:t xml:space="preserve">First light for the GRAVITY+ Adaptive Optics: Extreme adaptive optics for the Very Large Telescope Interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Nowak</w:t>
+                <w:t xml:space="preserve">R. Abuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lacour</w:t>
+                <w:t xml:space="preserve">F. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Abuter</w:t>
+                <w:t xml:space="preserve">C. Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Woillez</w:t>
+                <w:t xml:space="preserve">M. Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dembet</w:t>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 684, pp.A184. </w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583173v1</w:t>
+                <w:t xml:space="preserve">hal-05568386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
+                <w:t xml:space="preserve">Spatially resolved broad-line region in a quasar at z = 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abuter</w:t>
+                <w:t xml:space="preserve">K. Abd El Dayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Allouche</w:t>
+                <w:t xml:space="preserve">N. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amorim</w:t>
+                <w:t xml:space="preserve">J.-P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Berdeu</w:t>
+                <w:t xml:space="preserve">G. Bourdarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 706, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770044v1</w:t>
+                <w:t xml:space="preserve">hal-05568553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining tomography with generative neural networks trained from geodynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae240⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627 (8003), pp.281-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670793v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral in-line hologram reconstruction with aberration compensation applied to Gram-stained bacteria microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Kolytcheff</w:t>
+                <w:t xml:space="preserve">Upgrading the GRAVITY fringe tracker for GRAVITY+ - Tracking the white-light fringe in the non-observable optical path length state-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dembet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-41079-4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230187v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate unsupervised estimation of aberrations in digital holographic microscopy for improved quantitative reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Refining tomography with generative neural networks trained from geodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.471638⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238 (3), pp.1676 - 1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829725v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COnstrained Method for lensless Coherent Imaging of thin samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+                <w:t xml:space="preserve">Multispectral in-line hologram reconstruction with aberration compensation applied to Gram-stained bacteria microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rostykus</w:t>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moser</w:t>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Unser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Kolytcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.445078⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.14437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-41079-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520174v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 10th VLTI School of Interferometry: Premiering a Fully Online Format</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florentin Millour</w:t>
+                <w:t xml:space="preserve">A COnstrained Method for lensless Coherent Imaging of thin samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Meilland</w:t>
+                <w:t xml:space="preserve">Manon Rostykus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Matter</w:t>
+                <w:t xml:space="preserve">Christophe Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mella</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5250⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (9), pp.F34-F46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.445078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876581v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauging diffraction patterns: field of view and bandwidth estimation in lensless holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Accurate unsupervised estimation of aberrations in digital holographic microscopy for improved quantitative reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (10), pp.B38. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (21), pp.38383-38404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.414976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.471638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169726v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diffraction tomography from single-molecule localization microscopy</w:t>
+                <w:t xml:space="preserve">The 10th VLTI School of Interferometry: Premiering a Fully Online Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127290⟩</w:t>
+              <w:t xml:space="preserve">Eso Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.28-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290069v1</w:t>
+                <w:t xml:space="preserve">hal-03876581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gauging diffraction patterns: field of view and bandwidth estimation in lensless holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (10), pp.B38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.414976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903875v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pocket Guide to Solve Inverse Problems with GlobalBioIm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Optical diffraction tomography from single-molecule localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2ae9⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 499, pp.127290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162546v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact in-line lensfree digital holographic microscope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">PIC: a data reduction algorithm for integral field spectrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Moser</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01696945v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile reconstruction framework for diffraction tomography with intensity measurements and multiple scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pocket Guide to Solve Inverse Problems with GlobalBioIm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T. Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.104006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2ae9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.002749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01690828v1</w:t>
+                <w:t xml:space="preserve">hal-02162546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeconvolutionLab2: An open-source software for deconvolution microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Compact in-line lensfree digital holographic microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rostykus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 115, pp.28-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.12.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 136, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632774v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01696945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact lensless phase imager</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Versatile reconstruction framework for diffraction tomography with intensity measurements and multiple scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joowon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 25 (4), pp.889 - 895. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.004438⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.2749-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.002749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632709v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01690828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disk asymmetry in motion around the B[e] star MWC158</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DeconvolutionLab2: An open-source software for deconvolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benisty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Daniel Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréne Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Le Bouquin</w:t>
+                <w:t xml:space="preserve">Denis Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527924⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115, pp.28-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2016.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632786v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity Operators for Phase Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Compact lensless phase imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rostykus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.007412⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.889 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.004438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632688v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Approximations of Shift-Variant Blur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A disk asymmetry in motion around the B[e] star MWC158</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-015-0817-x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, pp.82 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00979825v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAINTER: a spatio-spectral image reconstruction algorithm for optical interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Proximity Operators for Phase Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+                <w:t xml:space="preserve">Frédéric Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (11), pp.2334. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (26), pp.6640 - 6640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.007412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088528v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of hyperspectral astronomical data with spectrally varying blur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fast Approximations of Shift-Variant Blur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Mourya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1359018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp 253-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-015-0817-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771955v1</w:t>
+                <w:t xml:space="preserve">ujm-00979825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting spatial sparsity for multi-wavelength imaging in optical interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">PAINTER: a spatio-spectral image reconstruction algorithm for optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30 (2), pp.160-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.000160⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 31 (11), pp.2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.31.002334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771800v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction peaks restoration and extraction in energy dispersive X-ray diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Restoration of hyperspectral astronomical data with spectrally varying blur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.10.1016/j.nima.2011.06.037. </w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.403--416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/eas/1359018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605917v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dispersive X-ray diffraction to identify explosive substances : spectra analysis procedure optimization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploiting spatial sparsity for multi-wavelength imaging in optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ponard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.000160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878519v1</w:t>
+                <w:t xml:space="preserve">hal-00771800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital holography of particles: benefits of the “inverse problem” approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction peaks restoration and extraction in energy dispersive X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Charles Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/19/7/074005⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.10.1016/j.nima.2011.06.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00270818v2</w:t>
+                <w:t xml:space="preserve">hal-00605917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem approach in Particle Digital Holography : out-of-field particle detection made possible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Energy dispersive X-ray diffraction to identify explosive substances : spectra analysis procedure optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Goepfert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ponard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 623 (3), pp.1050-1060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00192619v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location based on local optimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Digital holography of particles: benefits of the “inverse problem” approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.074005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/19/7/074005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00270818v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse problem approach in Particle Digital Holography : out-of-field particle detection made possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (12), pp.3708-3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.24.003708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00192619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location based on local optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (4), pp.1164-1171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.24.001164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00119130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-calibration and performance monitoring of GRAVITY+ Adaptive Optics system with physics-based methods and inverse problem approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Blind deconvolution and reconstruction of complex point spread functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Viña Del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361914v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrisation de fonction d'étalement du point par apprentissage génératif sur des mesures expérimentales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auto-calibration and performance monitoring of GRAVITY+ Adaptive Optics system with physics-based methods and inverse problem approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AO4ELT8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Viña Del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247877v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer frozen profiler from single conjugated adaptive optics telemetry: novel approach and potential applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Paramétrisation de fonction d'étalement du point par apprentissage génératif sur des mesures expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AO4ELT8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">GRETSI'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361919v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Multi-layer frozen profiler from single conjugated adaptive optics telemetry: novel approach and potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Montargès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathis Houllé</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AO4ELT8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Viña del Mar, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895384v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2C@2024: An interferometry imaging contest in 2024</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downscaling Tomographic Images with Generative Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3019243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04932243v1</w:t>
+                <w:t xml:space="preserve">insu-04838870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest developments at the Jean-Marie Mariotti Center (JMMC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mella</w:t>
+                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Matter</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Houllé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS2024/</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04838856v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling Tomographic Images with Generative Neural Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I2C@2024: An interferometry imaging contest in 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Perdigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18839⟩</w:t>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3019243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04838870v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle génératif pour l'interprétation géologique d'images tomographiques en Géosciences</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latest developments at the Jean-Marie Mariotti Center (JMMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EAS2024/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248394v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04838856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle génératif pour l'interprétation géologique d'images tomographiques en Géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748161v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGE-OI: an OIFITS extension and its application in OImaging to compare image reconstruction algorithms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Pratoussy</w:t>
+                <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gravity Plus Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robbe-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780109v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dylan Brault</w:t>
+                <w:t xml:space="preserve">IMAGE-OI: an OIFITS extension and its application in OImaging to compare image reconstruction algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Férréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Berdeu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kaszczyc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pratoussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2630251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926250v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploiting the scaling indetermination of bi-linear models in inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Jan 2021, Amsterdam, Netherlands. pp.2358-2362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184774v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the scaling indetermination of bi-linear models in inverse problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287593⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Washington, United States. pp.DW4C.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055878v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmIC: A new data reduction algorithm for the integral field spectrograph of SPHERE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maud Langlois</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268666v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Interferometry Image Reconstruction Contest VIII</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SmIC: A new data reduction algorithm for the integral field spectrograph of SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Journées Imagerie optique non conventionnelle (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978553v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHASELESS DIFFRACTION TOMOGRAPHY WITH REGULARIZED BEAM PROPAGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-An Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joowon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isbi.2018.8363802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlobalBioIm: A Unifying Computational Framework for Solving Inverse Problems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical Interferometry Image Reconstruction Contest VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Merand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antxon Alberdid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress on Computational Optical Sensing and Imaging (COSI'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Austin, United States. pp.107011U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2500674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632807v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective a posteriori co-phasing of interferometric fringe data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">GlobalBioIm: A Unifying Computational Framework for Solving Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Donati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (ATI'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress on Computational Optical Sensing and Imaging (COSI'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632827v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbands phase models for polychromatic image reconstruction in optical interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Back-propagating the light of field stars to probe telescope mirrors aberrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging {V} ({ATI'16})</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2233010⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II (SPIE-ATI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632820v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization for image restoration in optical/IR interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Interbands phase models for polychromatic image reconstruction in optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (SPIE-ATI'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2233312⟩</w:t>
+              <w:t xml:space="preserve">Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging {V} ({ATI'16})</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edimburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632834v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superresolution with Optically-Motivated Blind Deconvolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effective a posteriori co-phasing of interferometric fringe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Congress Imaging and Applied Optics 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (ATI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. pp.99073 - 99074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632728v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagating the light of field stars to probe telescope mirrors aberrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Global optimization for image restoration in optical/IR interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II (SPIE-ATI'16)</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (SPIE-ATI'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232702⟩</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632844v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARGE SCALE 3D IMAGE RECONSTRUCTION IN OPTICAL INTERFEROMETRY</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Superresolution with Optically-Motivated Blind Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, NICE, France</w:t>
+              <w:t xml:space="preserve">OSA Congress Imaging and Applied Optics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2520 - 2520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123500v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast automatic myopic deconvolution of angiogram sequence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">LARGE SCALE 3D IMAGE RECONSTRUCTION IN OPTICAL INTERFEROMETRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914846v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal a posteriori fringe tracking in optical interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo Garcia</w:t>
+                <w:t xml:space="preserve">A ''learn 2D, apply 3D'' method for 3D deconvolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical and Infrared Interferometry IV,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International symposium on biomedical imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184508v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ''learn 2D, apply 3D'' method for 3D deconvolution microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fast automatic myopic deconvolution of angiogram sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biomedical imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914839v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image reconstruction framework for polychromatic interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Optimal a posteriori fringe tracking in optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol, Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel, Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle, Tallon-Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium at haute provence observatory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical and Infrared Interferometry IV,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2014, Montreal, Canada. pp.91462Y, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2056590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914856v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de sources en interférométrie optique hyperspectrale}</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Déconvolution aveugle en microscopie de fluorescence 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914949v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori fringes sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium at haute provence observatory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, St Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution aveugle en microscopie de fluorescence 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An image reconstruction framework for polychromatic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, brest, France</w:t>
+              <w:t xml:space="preserve">International Colloquium at haute provence observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, St Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914941v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution of 3D data in wide field fluorescence microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Détection de sources en interférométrie optique hyperspectrale}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.CDROM</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691249v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 interferometric imaging beauty contest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William D. Cotton</w:t>
+                <w:t xml:space="preserve">Blind deconvolution of 3D data in wide field fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R. Lawson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry III.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754980v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength imaging algorithm for optical interferometry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2012 interferometric imaging beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve T. Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aarnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes and Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84451E-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.924907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715809v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution de données hyper-spectrales en astronomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength imaging algorithm for optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618686v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle rapide de flou variable dans le champ de flou variable dans le champ et son application a la déconvolution en astronomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Fast model of space-variant blurring and its application to deconvolution in astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
+              <w:t xml:space="preserve">ICIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, France. pp.2873-2876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618705v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration en diffraction de rayon X en dispersion d'énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Restoration of hyperspectral astronomical data from Integral field spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">WHISPERS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656831v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast model of space-variant blurring and its application to deconvolution in astronomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Déconvolution de données hyper-spectrales en astronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, France. pp.2873-2876</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618696v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of hyperspectral astronomical data from Integral field spectrograph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Un modèle rapide de flou variable dans le champ de flou variable dans le champ et son application a la déconvolution en astronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618678v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution for Line Parallel Imaging in Energy Dispersive X-Ray Diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Restauration en diffraction de rayon X en dispersion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Non-Destructive Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Moscow, Russia. pp.0</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551450v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint deconvolution and demosaicing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Super-Resolution for Line Parallel Imaging in Energy Dispersive X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Peterzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conférence on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. 4p</w:t>
+              <w:t xml:space="preserve">10th European Conference on Non-Destructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Moscow, Russia. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408220v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D deconvolution and demixing for supernova follow-up</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Déconvolution aveugle de séquences vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecontal</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing - Evolution in Remote Sensing - (WHISPERS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.0-0</w:t>
+              <w:t xml:space="preserve">22eime colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436646v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution aveugle de séquences vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Joint deconvolution and demosaicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eime colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t>
+              <w:t xml:space="preserve">16th International Conférence on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408222v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of (x ,y, wavelength) images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">4D deconvolution and demixing for supernova follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Heraklion, Greece. pp.14</w:t>
+              <w:t xml:space="preserve">the First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing - Evolution in Remote Sensing - (WHISPERS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00285742v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLIND DECONVOLUTION OF VIDEO SEQUENCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conférence on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.0</w:t>
+              <w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 39, ID226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00293656v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00297147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Multidimensional Data Deblurring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00293660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gire</w:t>
+                <w:t xml:space="preserve">BLIND DECONVOLUTION OF VIDEO SEQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+                <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 39, ID226</w:t>
+              <w:t xml:space="preserve">15th International Conférence on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00297147v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00293656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deconvolution of (x ,y, wavelength) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Heraklion, Greece. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00192616v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t>
+              <w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00143347v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00192618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t>
+              <w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00143344v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00192616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t>
+              <w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00192618v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
+              <w:t xml:space="preserve">Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118967v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00143344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie Numérique de microparticules : amélioration du positionnement grâce à une approche problèmes inverses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque francophone "Méthodes et techniques optiques pour l'industrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.ISBN 0-9533991-8-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00109113v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Holographie Numérique de microparticules : amélioration du positionnement grâce à une approche problèmes inverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque francophone "Méthodes et techniques optiques pour l'industrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00109113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improving polyphonic and poly-instrumental music to score alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diemo Schwarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Baltimore, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00285599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9586,151 +9936,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science cases for a visible interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Stee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Benisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Observatoire de la Côte d'Azur. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9740,114 +10090,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche problèmes inverses pour la reconstruction de données multi-dimensionnelles par méthodes d'optimisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00379735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9915,51 +10265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A45A623"/>
+    <w:nsid w:val="2C30C367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10146,51 +10496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreol-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5678-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132465574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nowak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abuter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Woillez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dembet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae240" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Kolytcheff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41079-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.471638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rostykus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.445078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.414976" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01696945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.12.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004438" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Bouquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Schutz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007412" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979825v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-015-0817-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002334" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605917v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crespy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ponard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oberti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kolb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361919v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montarg&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perdigon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drevon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Norris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019243" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838856v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kaszczyc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pratoussy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel The" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287593" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antxon Alberdid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kluska" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2500674" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232915" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vannier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L&#233;ger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233312" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632844v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232702" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914846v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol, Soulez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Tallon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle, Tallon-Bosc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056590" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914856v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754980v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Cotton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Lawson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve T. Ridgway" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924907" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618705v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peterzol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436646v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecontal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gressard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dauphin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285742v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630213v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379735v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreol-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5678-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132465574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nowak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abuter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Woillez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dembet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Kolytcheff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41079-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rostykus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.445078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.471638" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.414976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01696945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.12.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004438" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Bouquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Schutz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007412" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979825v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-015-0817-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crespy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ponard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oberti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kolb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montarg&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18839" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perdigon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drevon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Norris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019243" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kaszczyc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pratoussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel The" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287593" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antxon Alberdid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kluska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2500674" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232915" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L&#233;ger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233312" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol, Soulez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Tallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle, Tallon-Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056590" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Cotton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Lawson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve T. Ridgway" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924907" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656831v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551450v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peterzol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gressard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dauphin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436646v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecontal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379735v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>