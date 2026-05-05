--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -474,295 +474,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upgrading the GRAVITY fringe tracker for GRAVITY+ - Tracking the white-light fringe in the non-observable optical path length state-space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amorim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Berdeu</w:t>
+                <w:t xml:space="preserve">M Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dembet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770044v1</w:t>
+                <w:t xml:space="preserve">hal-04583173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading the GRAVITY fringe tracker for GRAVITY+ - Tracking the white-light fringe in the non-observable optical path length state-space</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Woillez</w:t>
+                <w:t xml:space="preserve">A dynamical measure of the black hole mass in a quasar 11 billion years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dembet</w:t>
+                <w:t xml:space="preserve">A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.A184. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627 (8003), pp.281-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583173v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining tomography with generative neural networks trained from geodynamics</w:t>
               </w:r>
@@ -1006,278 +1006,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COnstrained Method for lensless Coherent Imaging of thin samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate unsupervised estimation of aberrations in digital holographic microscopy for improved quantitative reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rostykus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sachin Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.445078⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (21), pp.38383-38404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.471638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520174v1</w:t>
+                <w:t xml:space="preserve">hal-03829725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate unsupervised estimation of aberrations in digital holographic microscopy for improved quantitative reconstruction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A COnstrained Method for lensless Coherent Imaging of thin samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rostykus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Joshi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (21), pp.38383-38404. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (9), pp.F34-F46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.471638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.445078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829725v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 10th VLTI School of Interferometry: Premiering a Fully Online Format</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 499, pp.127290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1856,90 +1856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact in-line lensfree digital holographic microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rostykus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 136, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,90 +2241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact lensless phase imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rostykus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (4), pp.889 - 895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,234 +3756,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution and reconstruction of complex point spread functions</w:t>
+                <w:t xml:space="preserve">Auto-calibration and performance monitoring of GRAVITY+ Adaptive Optics system with physics-based methods and inverse problem approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Viña Del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361924v1</w:t>
+                <w:t xml:space="preserve">hal-05361914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-calibration and performance monitoring of GRAVITY+ Adaptive Optics system with physics-based methods and inverse problem approaches</w:t>
+                <w:t xml:space="preserve">Blind deconvolution and reconstruction of complex point spread functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO4ELT8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Viña Del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361914v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation de fonction d'étalement du point par apprentissage génératif sur des mesures expérimentales</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berdeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Montargès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,753 +4196,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling Tomographic Images with Generative Neural Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18839⟩</w:t>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04838870v1</w:t>
+                <w:t xml:space="preserve">hal-04895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY+ adaptive optics (GPAO) tests in Europe</w:t>
+                <w:t xml:space="preserve">I2C@2024: An interferometry imaging contest in 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Houllé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Perdigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.72, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3020269⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3019243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895384v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2C@2024: An interferometry imaging contest in 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryan Norris</w:t>
+                <w:t xml:space="preserve">Latest developments at the Jean-Marie Mariotti Center (JMMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry and Imaging IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAS2024/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932243v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04838856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest developments at the Jean-Marie Mariotti Center (JMMC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downscaling Tomographic Images with Generative Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS2024/</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04838856v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04838870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+                <w:t xml:space="preserve">Modèle génératif pour l'interprétation géologique d'images tomographiques en Géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132428v1</w:t>
+                <w:t xml:space="preserve">hal-04248394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle génératif pour l'interprétation géologique d'images tomographiques en Géosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Santos</w:t>
+                <w:t xml:space="preserve">Optical Diffraction Tomography Meets Fluorescence Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Computational Sensing (ISCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248394v1</w:t>
+                <w:t xml:space="preserve">hal-04132428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a GRAVITY+ Adaptive Optics Test Bench</w:t>
               </w:r>
@@ -5181,386 +5181,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the scaling indetermination of bi-linear models in inverse problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel The</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Momey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287593⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Washington, United States. pp.DW4C.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2021.DW4C.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055878v1</w:t>
+                <w:t xml:space="preserve">hal-03926250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct-to-refocus: joint reconstruction of a biological sample and of calibration objects for accurate auto-focusing in digital holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Berdeu</w:t>
+                <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice (Virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926250v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFRACTION TOMOGRAPHY FROM SINGLE-MOLECULE LOCALIZATION MICROSCOPY: NUMERICAL FEASIBILITY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+                <w:t xml:space="preserve">Exploiting the scaling indetermination of bi-linear models in inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Jan 2021, Amsterdam, Netherlands. pp.2358-2362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184774v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmIC: A new data reduction algorithm for the integral field spectrograph of SPHERE</w:t>
               </w:r>
@@ -5661,325 +5661,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHASELESS DIFFRACTION TOMOGRAPHY WITH REGULARIZED BEAM PROPAGATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+                <w:t xml:space="preserve">Optical Interferometry Image Reconstruction Contest VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Merand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antxon Alberdid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kluska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isbi.2018.8363802⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Austin, United States. pp.107011U, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2500674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978525v1</w:t>
+                <w:t xml:space="preserve">hal-01978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Interferometry Image Reconstruction Contest VIII</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Tallon</w:t>
+                <w:t xml:space="preserve">PHASELESS DIFFRACTION TOMOGRAPHY WITH REGULARIZED BEAM PROPAGATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-An Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joowon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Austin, United States. pp.107011U, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2500674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/isbi.2018.8363802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978553v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobalBioIm: A Unifying Computational Framework for Solving Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,147 +6050,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01632807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagating the light of field stars to probe telescope mirrors aberrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective a posteriori co-phasing of interferometric fringe data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II (SPIE-ATI'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232702⟩</w:t>
+              <w:t xml:space="preserve"> SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (ATI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. pp.99073 - 99074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01632844v1</w:t>
+                <w:t xml:space="preserve">insu-01632827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interbands phase models for polychromatic image reconstruction in optical interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6212,436 +6242,406 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging {V} ({ATI'16})</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Edimburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2233010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01632820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective a posteriori co-phasing of interferometric fringe data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Schutz</w:t>
+                <w:t xml:space="preserve">Global optimization for image restoration in optical/IR interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (ATI'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2232915⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (SPIE-ATI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2233312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632827v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization for image restoration in optical/IR interferometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superresolution with Optically-Motivated Blind Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Léger</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Optical and Infrared Interferometry and Imaging V (SPIE-ATI'16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Congress Imaging and Applied Optics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.2520 - 2520</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632834v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superresolution with Optically-Motivated Blind Deconvolution</w:t>
+                <w:t xml:space="preserve">Back-propagating the light of field stars to probe telescope mirrors aberrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Unser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Congress Imaging and Applied Optics 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation Conference on Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II (SPIE-ATI'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01632728v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01632844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARGE SCALE 3D IMAGE RECONSTRUCTION IN OPTICAL INTERFEROMETRY</w:t>
               </w:r>
@@ -6742,943 +6742,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ''learn 2D, apply 3D'' method for 3D deconvolution microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast automatic myopic deconvolution of angiogram sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biomedical imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914839v1</w:t>
+                <w:t xml:space="preserve">hal-00914846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast automatic myopic deconvolution of angiogram sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+                <w:t xml:space="preserve">Optimal a posteriori fringe tracking in optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol, Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel, Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle, Tallon-Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical and Infrared Interferometry IV,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2014, Montreal, Canada. pp.91462Y, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2056590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914846v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal a posteriori fringe tracking in optical interferometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulo Garcia</w:t>
+                <w:t xml:space="preserve">A ''learn 2D, apply 3D'' method for 3D deconvolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical and Infrared Interferometry IV,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International symposium on biomedical imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2056590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01184508v1</w:t>
+                <w:t xml:space="preserve">hal-00914839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution aveugle en microscopie de fluorescence 3D</w:t>
+                <w:t xml:space="preserve">Détection de sources en interférométrie optique hyperspectrale}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, brest, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914941v1</w:t>
+                <w:t xml:space="preserve">hal-00914949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori fringes sensing</w:t>
+                <w:t xml:space="preserve">An image reconstruction framework for polychromatic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium at haute provence observatory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, St Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914852v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image reconstruction framework for polychromatic interferometry</w:t>
+                <w:t xml:space="preserve">A posteriori fringes sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tallon-Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium at haute provence observatory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, St Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914856v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de sources en interférométrie optique hyperspectrale}</w:t>
+                <w:t xml:space="preserve">Déconvolution aveugle en microscopie de fluorescence 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">, Sep 2013, brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914949v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind deconvolution of 3D data in wide field fluorescence microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2012 interferometric imaging beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve T. Ridgway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aarnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical and Infrared Interferometry III.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. pp.84451E-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.924907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691249v1</w:t>
+                <w:t xml:space="preserve">hal-00754980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 interferometric imaging beauty contest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind deconvolution of 3D data in wide field fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Infrared Interferometry III.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.924907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00754980v1</w:t>
+                <w:t xml:space="preserve">hal-00691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-wavelength imaging algorithm for optical interferometry</w:t>
               </w:r>
@@ -7740,528 +7740,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast model of space-variant blurring and its application to deconvolution in astronomy</w:t>
+                <w:t xml:space="preserve">Un modèle rapide de flou variable dans le champ de flou variable dans le champ et son application a la déconvolution en astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, France. pp.2873-2876</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618696v1</w:t>
+                <w:t xml:space="preserve">hal-00618705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of hyperspectral astronomical data from Integral field spectrograph</w:t>
+                <w:t xml:space="preserve">Déconvolution de données hyper-spectrales en astronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618678v1</w:t>
+                <w:t xml:space="preserve">hal-00618686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution de données hyper-spectrales en astronomie</w:t>
+                <w:t xml:space="preserve">Restauration en diffraction de rayon X en dispersion d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618686v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle rapide de flou variable dans le champ de flou variable dans le champ et son application a la déconvolution en astronomie</w:t>
+                <w:t xml:space="preserve">Fast model of space-variant blurring and its application to deconvolution in astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
+              <w:t xml:space="preserve">ICIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, France. pp.2873-2876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618705v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration en diffraction de rayon X en dispersion d'énergie</w:t>
+                <w:t xml:space="preserve">Restoration of hyperspectral astronomical data from Integral field spectrograph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duvauchelle</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">WHISPERS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656831v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Resolution for Line Parallel Imaging in Energy Dispersive X-Ray Diffraction</w:t>
               </w:r>
@@ -8366,820 +8366,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution aveugle de séquences vidéo</w:t>
+                <w:t xml:space="preserve">Joint deconvolution and demosaicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eime colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t>
+              <w:t xml:space="preserve">16th International Conférence on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408222v1</w:t>
+                <w:t xml:space="preserve">hal-00408220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint deconvolution and demosaicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D deconvolution and demixing for supernova follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conférence on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt. 4p</w:t>
+              <w:t xml:space="preserve">the First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing - Evolution in Remote Sensing - (WHISPERS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408220v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D deconvolution and demixing for supernova follow-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bongard</w:t>
+                <w:t xml:space="preserve">Déconvolution aveugle de séquences vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pecontal</w:t>
+                <w:t xml:space="preserve">Raphaël Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the First IEEE GRSS Workshop on Hyperspectral Image and Signal Processing - Evolution in Remote Sensing - (WHISPERS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Grenoble, France. pp.0-0</w:t>
+              <w:t xml:space="preserve">22eime colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436646v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Deconvolution of (x ,y, wavelength) images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 39, ID226</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Heraklion, Greece. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00297147v1</w:t>
+                <w:t xml:space="preserve">ujm-00285742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Multidimensional Data Deblurring</w:t>
+                <w:t xml:space="preserve">BLIND DECONVOLUTION OF VIDEO SEQUENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dauphin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.0</w:t>
+              <w:t xml:space="preserve">15th International Conférence on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00293660v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00293656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLIND DECONVOLUTION OF VIDEO SEQUENCES</w:t>
+                <w:t xml:space="preserve">Heterogeneous Multidimensional Data Deblurring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conférence on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.0</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00293656v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00293660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of (x ,y, wavelength) images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signal to noise characterization of an inverse problem-based algorithm for digital inline holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Heraklion, Greece. pp.14</w:t>
+              <w:t xml:space="preserve">ISFV13, 13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.Session 39, ID226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00285742v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00297147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t>
+                <w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
@@ -9197,414 +9197,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t>
+              <w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00192618v1</w:t>
+                <w:t xml:space="preserve">ujm-00192616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche problèmes inverses pour la détection de micro-particules en holographie numérique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème colloque GRETSI Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.151-154</w:t>
+              <w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00192616v1</w:t>
+                <w:t xml:space="preserve">ujm-00143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Inverse problems” approach for digital in-line holography: influence of experimental parameters and benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Digital Holographic Reconstruction and Optical Tomography for Engineering Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Loughborough, United Kingdom. pp.ISBN 978 0 947974 56 5</w:t>
+              <w:t xml:space="preserve">Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00143347v1</w:t>
+                <w:t xml:space="preserve">ujm-00143344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse problem approach for particle digital holography: accurate location</w:t>
+                <w:t xml:space="preserve">Inverse Problem Approach for Particle Digital Holography: Field of View Extrapolation and Accurate Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.152-163</w:t>
+              <w:t xml:space="preserve">Adaptive Optics: Analysis and Methods /Computational Optical Sensing and Imaging/Information Photonics/Signal Recovery and Synthesis Topical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vancouver, Canada. pp.DWC3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00143344v1</w:t>
+                <w:t xml:space="preserve">ujm-00192618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holography compared to Phase Doppler Anemometry: study of an experimental droplet flow</w:t>
               </w:r>
@@ -10265,51 +10265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C30C367"/>
+    <w:nsid w:val="E454A996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10496,51 +10496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreol-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5678-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132465574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nowak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abuter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Woillez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dembet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Kolytcheff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41079-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rostykus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.445078" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.471638" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.414976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01696945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.12.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004438" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Bouquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Schutz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007412" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979825v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-015-0817-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crespy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ponard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oberti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kolb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montarg&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18839" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perdigon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drevon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Norris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019243" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838856v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kaszczyc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pratoussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel The" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287593" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antxon Alberdid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kluska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2500674" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232702" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232915" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632834v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L&#233;ger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233312" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632728v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol, Soulez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Tallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle, Tallon-Bosc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056590" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914856v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Cotton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Lawson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve T. Ridgway" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924907" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618696v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618678v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618686v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656831v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551450v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peterzol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gressard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dauphin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436646v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecontal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285742v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379735v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ferreol-soulez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5678-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132465574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abuter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdeu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abd El Dayem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aimar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdarot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nowak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abuter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Woillez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dembet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348771" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770044v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07053-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dixneuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Kolytcheff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41079-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.471638" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rostykus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Unser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.445078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meilland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.414976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-An Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berdeu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936890" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Mccann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Donati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2ae9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01696945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01690828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joowon Lim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.002749" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;ne Donati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.12.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004438" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Le Bouquin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527924" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Schutz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007412" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00979825v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Becker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Mourya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-015-0817-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.002334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1359018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.000160" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crespy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.06.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ponard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270818v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/7/074005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Goepfert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.003708" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00119130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.001164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kolb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montarg&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Woillez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdarot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Houll&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020269" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perdigon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drevon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Norris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019243" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tallon-Bosc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18839" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Gravity Plus Consortium" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lagarde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robbe-Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kaszczyc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pratoussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2630251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Momey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2021.DW4C.8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184774v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel The" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thiebaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287593" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268666v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Merand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antxon Alberdid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kluska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2500674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2018.8363802" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duvert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232915" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vannier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632834v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ozon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L&#233;ger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2233312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01632844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232702" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol, Soulez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Tallon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle, Tallon-Bosc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056590" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914852v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tourneur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Cotton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Lawson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve T. Ridgway" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aarnio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.924907" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656831v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618678v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551450v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Peterzol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436646v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecontal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gressard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dauphin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00293660v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00297147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192616v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143347v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00143344v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00192618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00285599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630213v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Allard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benisty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blind" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00379735v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>