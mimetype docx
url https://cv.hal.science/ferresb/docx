--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -138,96 +138,96 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihail Asavoae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihail Asavoae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real-Time Systems (ERTS) 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">ERTS 2026 - Embedded Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Toulouse, France. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.82331/ERTS.2026.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1674,51 +1674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44534-8_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03709710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rieg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Asavoae" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.27" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Goossens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44534-8_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03709710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALT025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>