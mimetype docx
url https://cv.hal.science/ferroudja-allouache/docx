--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,169 +100,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celles qui disent non : voix de fugueuses, de rebelles dans l'œuvre de Leïla Sebbar</w:t>
+                <w:t xml:space="preserve">Réception critique de l’œuvre de Jacques Stephen Alexis dans les revues littéraires (1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergé, A. &amp; Laghouati, S. (dir.) Leïla Sebbar d'une rive l'autre, croiser l'intime et le politique, Paris : Presses universitaires Sorbonne Nouvelle</w:t>
+              <w:t xml:space="preserve">Revisiter l’œuvre et la pensée de Jacques Stephen Alexis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133678v1</w:t>
+                <w:t xml:space="preserve">hal-04133722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception critique de l’œuvre de Jacques Stephen Alexis dans les revues littéraires (1950-1960)</w:t>
+                <w:t xml:space="preserve">Celles qui disent non : voix de fugueuses, de rebelles dans l'œuvre de Leïla Sebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Sorbonne Nouvelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter l’œuvre et la pensée de Jacques Stephen Alexis</w:t>
+              <w:t xml:space="preserve">Bergé, A. &amp; Laghouati, S. (dir.) Leïla Sebbar d'une rive l'autre, croiser l'intime et le politique, Paris : Presses universitaires Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133722v1</w:t>
+                <w:t xml:space="preserve">hal-04133678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception médiatique française de Pierre Guyotat durant les années algériennes</w:t>
               </w:r>
@@ -384,217 +384,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans le creuset inter-multiculturel de Paris 8 Vincennes- Saint-Denis, l’interculturel ne s’enseigne pas »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dans le creuset inter-multiculturel de Paris 8 Vincennes-Saint-Denis, l’interculturel ne s’enseigne pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferroudja Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretegnier, A. &amp; Delorme, V. (dir.) : L’« interculturel » dans l’enseignement supérieur : enjeux, conceptions, pratiques et dispositifs, Paris : Éditions des Archives Contemporaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921585v1</w:t>
+                <w:t xml:space="preserve">hal-04133382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans le creuset inter-multiculturel de Paris 8 Vincennes-Saint-Denis, l’interculturel ne s’enseigne pas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Dans le creuset inter-multiculturel de Paris 8 Vincennes- Saint-Denis, l’interculturel ne s’enseigne pas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretegnier, A. &amp; Delorme, V. (dir.) : L’« interculturel » dans l’enseignement supérieur : enjeux, conceptions, pratiques et dispositifs, Paris : Éditions des Archives Contemporaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133382v1</w:t>
+                <w:t xml:space="preserve">hal-03921585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et frontières. La littérature maghrébine de langue française des XXe et XXIe siècle</w:t>
               </w:r>
@@ -3359,51 +3359,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature progressive du français. Niveau intermédiaire</w:t>
+                <w:t xml:space="preserve">Littérature progressive du français. Niveau débutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blondeau</w:t>
@@ -3423,75 +3423,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris : CLE International, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103757v1</w:t>
+                <w:t xml:space="preserve">hal-03103749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature progressive du français. Niveau débutant</w:t>
+                <w:t xml:space="preserve">Littérature progressive du français. Niveau intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blondeau</w:t>
@@ -3511,51 +3511,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris : CLE International, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103749v1</w:t>
+                <w:t xml:space="preserve">hal-03103757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3710,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133382v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radija Taourit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Damasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Spi&#539;&#259;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04292788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouache Ferroudja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinheiro-Mariz Josil&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Albuquerche Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03044177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03035481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03030776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. N&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radija Taourit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Damasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Spi&#539;&#259;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04292788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouache Ferroudja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinheiro-Mariz Josil&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Albuquerche Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03044177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03035481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03030776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. N&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>