--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -100,311 +100,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception critique de l’œuvre de Jacques Stephen Alexis dans les revues littéraires (1950-1960)</w:t>
+                <w:t xml:space="preserve">Dystopie et invraisemblances dans 2084 La fin du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiter l’œuvre et la pensée de Jacques Stephen Alexis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Seguy, Mireille (dir.): Il est temps d'intervenir. Pour Pierre Bayard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, 2023, 9789042950320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133722v1</w:t>
+                <w:t xml:space="preserve">hal-04135434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celles qui disent non : voix de fugueuses, de rebelles dans l'œuvre de Leïla Sebbar</w:t>
+                <w:t xml:space="preserve">Réception critique de l’œuvre de Jacques Stephen Alexis dans les revues littéraires (1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergé, A. &amp; Laghouati, S. (dir.) Leïla Sebbar d'une rive l'autre, croiser l'intime et le politique, Paris : Presses universitaires Sorbonne Nouvelle</w:t>
+              <w:t xml:space="preserve">Revisiter l’œuvre et la pensée de Jacques Stephen Alexis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133678v1</w:t>
+                <w:t xml:space="preserve">hal-04133722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception médiatique française de Pierre Guyotat durant les années algériennes</w:t>
+                <w:t xml:space="preserve">Celles qui disent non : voix de fugueuses, de rebelles dans l'œuvre de Leïla Sebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brun, C., Fau, G., Grau, D. (dir.) : Pierre Guyotat et l’Algérie, Paris, Presses universitaires Sorbonne Nouvelle</w:t>
+              <w:t xml:space="preserve">Bergé, A. &amp; Laghouati, S. (dir.) Leïla Sebbar d'une rive l'autre, croiser l'intime et le politique, Paris : Presses universitaires Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133684v1</w:t>
+                <w:t xml:space="preserve">hal-04133678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystopie et invraisemblances dans 2084 La fin du monde</w:t>
+                <w:t xml:space="preserve">La réception médiatique française de Pierre Guyotat durant les années algériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Sorbonne Nouvelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seguy, Mireille (dir.): Il est temps d'intervenir. Pour Pierre Bayard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, 2023, 9789042950320</w:t>
+              <w:t xml:space="preserve">Brun, C., Fau, G., Grau, D. (dir.) : Pierre Guyotat et l’Algérie, Paris, Presses universitaires Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135434v1</w:t>
+                <w:t xml:space="preserve">hal-04133684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le creuset inter-multiculturel de Paris 8 Vincennes-Saint-Denis, l’interculturel ne s’enseigne pas</w:t>
               </w:r>
@@ -1645,286 +1645,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mémoire coloniale : (im)possible partage ? Relecture de Zohra, la femme du mineur de Hadj Hamou et Mamoun, l’ébauche d’un idéal de Chukri Khodja</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue algérienne des lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (3), pp.34-44</w:t>
+              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133624v1</w:t>
+                <w:t xml:space="preserve">hal-03921594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues</w:t>
+                <w:t xml:space="preserve">Histoire et mémoire coloniale : (im)possible partage ? Relecture de Zohra, la femme du mineur de Hadj Hamou et Mamoun, l’ébauche d’un idéal de Chukri Khodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quodlibet Journal of Christian Theology and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rivista Internazionale di linguistica italiana e educazione linguistica, 12 (2)</w:t>
+              <w:t xml:space="preserve">Revue algérienne des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133559v1</w:t>
+                <w:t xml:space="preserve">hal-04133624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferroudja Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Blondeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Quodlibet Journal of Christian Theology and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rivista Internazionale di linguistica italiana e educazione linguistica, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921594v1</w:t>
+                <w:t xml:space="preserve">hal-04133559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batouala dans la presse littéraire : fabrication discursive d’une perception racialisée</w:t>
               </w:r>
@@ -2539,260 +2539,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de l’autobiographie littéraire/langagière : approche réflexive sur son rapport à la langue-culture</w:t>
+                <w:t xml:space="preserve">Vivre (dans) l’innommable : figure de la lesbienne dans Désorientale de Négar Djavadi et Tous les hommes désirent naturellement savoir de Nina Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès européen de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Sep 2019, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">colloque international « Sapphic Vibes » : les lesbiennes dans la littérature de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Mar 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420787v1</w:t>
+                <w:t xml:space="preserve">hal-04420781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajets plurilingues, identités, autobiographies langagières</w:t>
+                <w:t xml:space="preserve">L’écriture de l’autobiographie littéraire/langagière : approche réflexive sur son rapport à la langue-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès international Edilic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3e Congrès européen de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922724v1</w:t>
+                <w:t xml:space="preserve">hal-04420787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre (dans) l’innommable : figure de la lesbienne dans Désorientale de Négar Djavadi et Tous les hommes désirent naturellement savoir de Nina Bouraoui</w:t>
+                <w:t xml:space="preserve">Trajets plurilingues, identités, autobiographies langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Sapphic Vibes » : les lesbiennes dans la littérature de la Renaissance à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Mar 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">8e Congrès international Edilic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420781v1</w:t>
+                <w:t xml:space="preserve">hal-03922724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique des frontières dans les littératures francophones du Maghreb</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radija Taourit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Damasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Spi&#539;&#259;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04292788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouache Ferroudja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinheiro-Mariz Josil&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Albuquerche Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03044177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03035481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03030776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. N&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radija Taourit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Damasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Spi&#539;&#259;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04292788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouache Ferroudja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinheiro-Mariz Josil&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Albuquerche Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03044177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03035481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03030776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. N&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>