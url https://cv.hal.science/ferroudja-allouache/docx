--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -100,96 +100,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dystopie et invraisemblances dans 2084 La fin du monde</w:t>
+                <w:t xml:space="preserve">Celles qui disent non : voix de fugueuses, de rebelles dans l'œuvre de Leïla Sebbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Sorbonne Nouvelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seguy, Mireille (dir.): Il est temps d'intervenir. Pour Pierre Bayard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, 2023, 9789042950320</w:t>
+              <w:t xml:space="preserve">Bergé, A. &amp; Laghouati, S. (dir.) Leïla Sebbar d'une rive l'autre, croiser l'intime et le politique, Paris : Presses universitaires Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135434v1</w:t>
+                <w:t xml:space="preserve">hal-04133678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception critique de l’œuvre de Jacques Stephen Alexis dans les revues littéraires (1950-1960)</w:t>
               </w:r>
@@ -238,173 +242,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celles qui disent non : voix de fugueuses, de rebelles dans l'œuvre de Leïla Sebbar</w:t>
+                <w:t xml:space="preserve">La réception médiatique française de Pierre Guyotat durant les années algériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergé, A. &amp; Laghouati, S. (dir.) Leïla Sebbar d'une rive l'autre, croiser l'intime et le politique, Paris : Presses universitaires Sorbonne Nouvelle</w:t>
+              <w:t xml:space="preserve">Brun, C., Fau, G., Grau, D. (dir.) : Pierre Guyotat et l’Algérie, Paris, Presses universitaires Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133678v1</w:t>
+                <w:t xml:space="preserve">hal-04133684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception médiatique française de Pierre Guyotat durant les années algériennes</w:t>
+                <w:t xml:space="preserve">Dystopie et invraisemblances dans 2084 La fin du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brun, C., Fau, G., Grau, D. (dir.) : Pierre Guyotat et l’Algérie, Paris, Presses universitaires Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Seguy, Mireille (dir.): Il est temps d'intervenir. Pour Pierre Bayard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, 2023, 9789042950320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133684v1</w:t>
+                <w:t xml:space="preserve">hal-04135434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le creuset inter-multiculturel de Paris 8 Vincennes-Saint-Denis, l’interculturel ne s’enseigne pas</w:t>
               </w:r>
@@ -1645,286 +1645,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire et mémoire coloniale : (im)possible partage ? Relecture de Zohra, la femme du mineur de Hadj Hamou et Mamoun, l’ébauche d’un idéal de Chukri Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue algérienne des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.34-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921594v1</w:t>
+                <w:t xml:space="preserve">hal-04133624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et mémoire coloniale : (im)possible partage ? Relecture de Zohra, la femme du mineur de Hadj Hamou et Mamoun, l’ébauche d’un idéal de Chukri Khodja</w:t>
+                <w:t xml:space="preserve">Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue algérienne des lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (3), pp.34-44</w:t>
+              <w:t xml:space="preserve">Quodlibet Journal of Christian Theology and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rivista Internazionale di linguistica italiana e educazione linguistica, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133624v1</w:t>
+                <w:t xml:space="preserve">hal-04133559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Littératures des migrations et des exils : espaces de partage et de réflexion sur les imaginaires des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quodlibet Journal of Christian Theology and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Rivista Internazionale di linguistica italiana e educazione linguistica, 12 (2)</w:t>
+              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133559v1</w:t>
+                <w:t xml:space="preserve">hal-03921594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batouala dans la presse littéraire : fabrication discursive d’une perception racialisée</w:t>
               </w:r>
@@ -2539,260 +2539,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre (dans) l’innommable : figure de la lesbienne dans Désorientale de Négar Djavadi et Tous les hommes désirent naturellement savoir de Nina Bouraoui</w:t>
+                <w:t xml:space="preserve">L’écriture de l’autobiographie littéraire/langagière : approche réflexive sur son rapport à la langue-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international « Sapphic Vibes » : les lesbiennes dans la littérature de la Renaissance à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Mar 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">3e Congrès européen de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420781v1</w:t>
+                <w:t xml:space="preserve">hal-04420787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de l’autobiographie littéraire/langagière : approche réflexive sur son rapport à la langue-culture</w:t>
+                <w:t xml:space="preserve">Trajets plurilingues, identités, autobiographies langagières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès européen de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Sep 2019, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">8e Congrès international Edilic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420787v1</w:t>
+                <w:t xml:space="preserve">hal-03922724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajets plurilingues, identités, autobiographies langagières</w:t>
+                <w:t xml:space="preserve">Vivre (dans) l’innommable : figure de la lesbienne dans Désorientale de Négar Djavadi et Tous les hommes désirent naturellement savoir de Nina Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroudja Allouache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès international Edilic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">colloque international « Sapphic Vibes » : les lesbiennes dans la littérature de la Renaissance à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Mar 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922724v1</w:t>
+                <w:t xml:space="preserve">hal-04420781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique des frontières dans les littératures francophones du Maghreb</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133684v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radija Taourit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Damasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Spi&#539;&#259;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04292788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouache Ferroudja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinheiro-Mariz Josil&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Albuquerche Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03044177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03035481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03030776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. N&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferroudja Allouache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133722v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stamelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radija Taourit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03012712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Damasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Spi&#539;&#259;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04292788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau Nicole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouache Ferroudja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinheiro-Mariz Josil&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Albuquerche Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420844v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03044177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03035481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03030776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03046118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berchoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lorilleux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. N&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03103757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>