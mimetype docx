--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Osteoarthritis Diagnosis: Future and Perspectives</w:t>
+                <w:t xml:space="preserve">Complementary Split-Ring Resonator for Non-Invasive Diagnosis of Carotid Artery Atherosclerosis: Towards Future In-Vivo Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Favreau</w:t>
+                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Alquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (7), pp.1644. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (2), pp.100883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines13071644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151881v1</w:t>
+                <w:t xml:space="preserve">hal-05187385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Split-Ring Resonator for Non-Invasive Diagnosis of Carotid Artery Atherosclerosis: Towards Future In-Vivo Measurements</w:t>
+                <w:t xml:space="preserve">Knee Osteoarthritis Diagnosis: Future and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
+                <w:t xml:space="preserve">Henri Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Alquie</w:t>
+                <w:t xml:space="preserve">Elise Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Shahbaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (2), pp.100883. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines13071644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187385v1</w:t>
+                <w:t xml:space="preserve">hal-05151881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Chronic Lateral Ankle Instability and Emerging Alternative Outcome Monitoring Tools in Patients following Ankle Ligament Reconstruction Surgery</w:t>
               </w:r>
@@ -507,51 +507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (2), pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1115,295 +1115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive in-depth study of tri-state inverter based DCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source–Detector Spectral Pairing-Related Inaccuracies in Pulse Oximetry: Evaluation of the Wavelength Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2020.104760⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20113302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530545v1</w:t>
+                <w:t xml:space="preserve">hal-02886280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source–Detector Spectral Pairing-Related Inaccuracies in Pulse Oximetry: Evaluation of the Wavelength Shift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+                <w:t xml:space="preserve">A comprehensive in-depth study of tri-state inverter based DCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gosselin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (11), pp.3302. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.104760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20113302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2020.104760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886280v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the monitoring of the spinal cord: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,77 +1610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (6), pp.864-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,51 +1844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Electrical Characterization of Fully Depleted eXtra-strained SOI n-MOSFETs with TiN/HfO2 Gate Stack for the 32-nm Technology Node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth Electrical Characterization of sub-45nm fully depleted strained SOI MOSFETs with TiN/HfO2 gate stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,1045 +2262,1032 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à anneaux fendus complémentaires pour le diagnostic de l’athérosclérose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système Opto-électronique Préliminaire pour l'Évaluation de l'Instabilité de la Cheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Masini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187390v1</w:t>
+                <w:t xml:space="preserve">hal-05065239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary Development of an Opto-electronic System for Ankle Instability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Bio-engineering for Smart Technologies (BioSMART 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449043v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Development of an Opto-electronic System for Ankle Instability Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Bio-engineering for Smart Technologies (BioSMART 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Nationale pour la formation en Micro électronique et en nanotechnologies, Dec 2025, Saint malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065209v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Résonateur à anneaux fendus complémentaires pour le diagnostic de l’athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 6th International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187387v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Multi-Channel Wireless System for Physiological Signals Acquisition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 6th International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115174v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compact Low Power 10 nF Capacitance Multiplier for Biomedical Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design of a Multi-Channel Wireless System for Physiological Signals Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE, Paris, France (2025)</w:t>
+              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261524v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Opto-électronique Préliminaire pour l'Évaluation de l'Instabilité de la Cheville</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Compact Low Power 10 nF Capacitance Multiplier for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Giang Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
+              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE, Paris, France (2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065239v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Outil pour la conception de systèmes NIRS dans les tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque 2024 du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730720v1</w:t>
+                <w:t xml:space="preserve">hal-04619589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Monte-Carlo simulation program for NIRS modeling of biological tissues in optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3322,556 +3309,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Xi’an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730700v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances de résonateurs en anneaux fendus complémentaires (CSRRs) pour le diagnostic de l'athérosclérose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benfaddoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730669v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil pour la conception de systèmes NIRS dans les tissus biologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimisation des performances de résonateurs en anneaux fendus complémentaires (CSRRs) pour le diagnostic de l'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2024 du GDR SoC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619589v1</w:t>
+                <w:t xml:space="preserve">hal-04730669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur micro-ondes en vue du diagnostic médical de l'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aubervilliers, France</w:t>
@@ -3894,411 +3894,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dielectric properties of mimicking biological tissues by electrochemical impedance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l'infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d'une déformation de la colonne vertébrale. Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mado Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Federico Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+                <w:t xml:space="preserve">Edouard de Charnacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Spectroscopy (EIS2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163868v1</w:t>
+                <w:t xml:space="preserve">hal-04220671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l’infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d’une déformation de la colonne vertébrale. Etude préliminaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Messaoudene</w:t>
+                <w:t xml:space="preserve">Determination of dielectric properties of mimicking biological tissues by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Canavese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard De Charnacé</w:t>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Chirurgie Rachidienne - SFCR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Spectroscopy (EIS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/41/11/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200197v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l'infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d'une déformation de la colonne vertébrale. Etude préliminaire</w:t>
+                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l’infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d’une déformation de la colonne vertébrale. Etude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard de Charnacé</w:t>
+                <w:t xml:space="preserve">Edouard De Charnacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Chirurgie Rachidienne - SFCR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220671v1</w:t>
+                <w:t xml:space="preserve">hal-04200197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain Modeling and Simulation of an Oximeter: PVT Variations Impact of Opto-electronic Devices on the SpO2 Quantification</w:t>
               </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.303-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 10th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4535,64 +4535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 22nd International Symposium on Quality Electronic Design (ISQED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Santa Clara, CA, United States. pp.227-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4652,64 +4652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,51 +4747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpinalCOM: Ambulatory monitoring of the Spinal Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,368 +4853,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Spinal Cord Activity in the Pig</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+                <w:t xml:space="preserve">CMOS buried multi-junction (BMJ) detector for bio-chemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+                <w:t xml:space="preserve">Bastien Mamdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benali</w:t>
+                <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Optics and Photonics China (AOPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2199232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163550v1</w:t>
+                <w:t xml:space="preserve">hal-01201787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS buried multi-junction (BMJ) detector for bio-chemical analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Study of the Spinal Cord Activity in the Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Charette</w:t>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Optics and Photonics China (AOPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dan Istrate, May 2015, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201787v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo NIRS Monitoring in Pig Spinal Cord Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4262-4265, </w:t>
@@ -5278,77 +5278,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International IEEE EMBS Neural Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Guiraud, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,1220 +5367,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a USB 3.0 System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of Electrical Characteristics of Multi-Gate Bulk nMOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Jolanta Zbierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing (MiNaPAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Microelectronics - MIEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Belgrade, Serbia. pp.95 - 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIEL.2014.6842094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201797v1</w:t>
+                <w:t xml:space="preserve">hal-01201800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electrical Characteristics of Multi-Gate Bulk nMOSFET</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a USB 3.0 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Microelectronics - MIEL 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing (MiNaPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIEL.2014.6842094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201800v1</w:t>
+                <w:t xml:space="preserve">hal-01201797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of signal integrity in bus communications with timed data flow SystemC-AMS</w:t>
+                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a High Frequency Point-to-Point System with SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL 2013 - Forum on Specification Design Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Donostia-San Sebastian, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968667v1</w:t>
+                <w:t xml:space="preserve">hal-00968672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Bulk-Technology Tri-gates nMOSFET</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in High Frequency USB 3.0 Systems with SystemC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Systemes materiels-logiciels integres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217536v1</w:t>
+                <w:t xml:space="preserve">hal-01217525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a High Frequency Point-to-Point System with SystemC-AMS</w:t>
+                <w:t xml:space="preserve">Modeling of signal integrity in bus communications with timed data flow SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Donostia-San Sebastian, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">FDL 2013 - Forum on Specification Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968672v1</w:t>
+                <w:t xml:space="preserve">hal-00968667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in High Frequency USB 3.0 Systems with SystemC-AMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of a Bulk-Technology Tri-gates nMOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Zbierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Systemes materiels-logiciels integres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217525v1</w:t>
+                <w:t xml:space="preserve">hal-01217536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Field Bus Communication with SystemC-AMS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Robust to Supply Voltage Fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282315v1</w:t>
+                <w:t xml:space="preserve">hal-01282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level modeling of signal integrity in field bus communication with SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Seville, Spain. pp.889 - 892, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.2012.6463519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Robust to Supply Voltage Fluctuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling Field Bus Communication with SystemC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Dib Alassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282312v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t>
@@ -6618,90 +6618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Compensated for Supply Voltage Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6752,90 +6752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model of the oscillation period for tri-state inverter based DCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics (ICM), 2011 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6869,77 +6869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit dans les oscillateurs contrôlés, application à un réseau de PLLs couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Orsay, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,77 +6977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Characterization of CMOS Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7179,51 +7179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94D72493"/>
+    <w:nsid w:val="1AD4F876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7410,51 +7410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feruglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6444-2671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098578944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perennes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13071644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13020442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Dagher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cannell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2024.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2023.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mainard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messaoudene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01782182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2558288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vialle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849250" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/41/11/001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Canavese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Charnac&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnac&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010548903030310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Sahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dib Alassir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463519" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feruglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6444-2671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098578944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13071644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13020442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Dagher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cannell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2024.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2023.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mainard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messaoudene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01782182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2558288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vialle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Canavese" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnac&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/41/11/001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Charnac&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010548903030310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Sahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463519" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dib Alassir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>