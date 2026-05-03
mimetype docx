--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Split-Ring Resonator for Non-Invasive Diagnosis of Carotid Artery Atherosclerosis: Towards Future In-Vivo Measurements</w:t>
+                <w:t xml:space="preserve">Knee Osteoarthritis Diagnosis: Future and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
+                <w:t xml:space="preserve">Henri Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Alquie</w:t>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+                <w:t xml:space="preserve">Elise Perennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (2), pp.100883. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (7), pp.1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines13071644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187385v1</w:t>
+                <w:t xml:space="preserve">hal-05151881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Osteoarthritis Diagnosis: Future and Perspectives</w:t>
+                <w:t xml:space="preserve">Complementary Split-Ring Resonator for Non-Invasive Diagnosis of Carotid Artery Atherosclerosis: Towards Future In-Vivo Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Favreau</w:t>
+                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsley Chennen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (7), pp.1644. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (2), pp.100883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines13071644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151881v1</w:t>
+                <w:t xml:space="preserve">hal-05187385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Chronic Lateral Ankle Instability and Emerging Alternative Outcome Monitoring Tools in Patients following Ankle Ligament Reconstruction Surgery</w:t>
               </w:r>
@@ -507,51 +507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (2), pp.442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1115,295 +1115,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source–Detector Spectral Pairing-Related Inaccuracies in Pulse Oximetry: Evaluation of the Wavelength Shift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive in-depth study of tri-state inverter based DCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gosselin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20113302⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.104760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2020.104760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886280v1</w:t>
+                <w:t xml:space="preserve">hal-02530545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive in-depth study of tri-state inverter based DCO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Source–Detector Spectral Pairing-Related Inaccuracies in Pulse Oximetry: Evaluation of the Wavelength Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Garda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99, pp.104760. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (11), pp.3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2020.104760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20113302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530545v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the monitoring of the spinal cord: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CMOS Buried Quad p-n Junction Photodetector Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,77 +1610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (6), pp.864-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,51 +1844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electrical Modeling of CMOS Buried Quad Junction Photodetector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Electrical Characterization of Fully Depleted eXtra-strained SOI n-MOSFETs with TiN/HfO2 Gate Stack for the 32-nm Technology Node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth Electrical Characterization of sub-45nm fully depleted strained SOI MOSFETs with TiN/HfO2 gate stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,1032 +2262,1045 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Opto-électronique Préliminaire pour l'Évaluation de l'Instabilité de la Cheville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résonateur à anneaux fendus complémentaires pour le diagnostic de l’athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Denoulet</w:t>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065239v1</w:t>
+                <w:t xml:space="preserve">hal-05187390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Development of an Opto-electronic System for Ankle Instability Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Bio-engineering for Smart Technologies (BioSMART 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Nationale pour la formation en Micro électronique et en nanotechnologies, Dec 2025, Saint malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065209v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary Development of an Opto-electronic System for Ankle Instability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Bio-engineering for Smart Technologies (BioSMART 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449043v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à anneaux fendus complémentaires pour le diagnostic de l’athérosclérose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 6th International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187390v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design of a Multi-Channel Wireless System for Physiological Signals Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 6th International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05187387v1</w:t>
+                <w:t xml:space="preserve">hal-05115174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Multi-Channel Wireless System for Physiological Signals Acquisition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design of a Compact Low Power 10 nF Capacitance Multiplier for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Giang Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE</w:t>
+              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE, Paris, France (2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115174v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compact Low Power 10 nF Capacitance Multiplier for Biomedical Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Système Opto-électronique Préliminaire pour l'Évaluation de l'Instabilité de la Cheville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD IEEE INTERNATIONAL NEWCAS CONFERENCE, Paris, France (2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261524v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil pour la conception de systèmes NIRS dans les tissus biologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2024 du GDR SoC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Xi’an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619589v1</w:t>
+                <w:t xml:space="preserve">hal-04730720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Monte-Carlo simulation program for NIRS modeling of biological tissues in optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3309,569 +3322,556 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benfaddoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04730720v1</w:t>
+                <w:t xml:space="preserve">hal-04730700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Optimisation des performances de résonateurs en anneaux fendus complémentaires (CSRRs) pour le diagnostic de l'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730700v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances de résonateurs en anneaux fendus complémentaires (CSRRs) pour le diagnostic de l'athérosclérose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Outil pour la conception de systèmes NIRS dans les tissus biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">Colloque 2024 du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730669v1</w:t>
+                <w:t xml:space="preserve">hal-04619589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur micro-ondes en vue du diagnostic médical de l'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aubervilliers, France</w:t>
@@ -3894,411 +3894,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l'infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d'une déformation de la colonne vertébrale. Etude préliminaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of dielectric properties of mimicking biological tissues by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Canavese</w:t>
+                <w:t xml:space="preserve">Mado Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard de Charnacé</w:t>
+                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Spectroscopy (EIS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/41/11/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220671v1</w:t>
+                <w:t xml:space="preserve">hal-04163868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dielectric properties of mimicking biological tissues by electrochemical impedance spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l’infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d’une déformation de la colonne vertébrale. Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+                <w:t xml:space="preserve">Federico Canavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard De Charnacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Spectroscopy (EIS2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Chirurgie Rachidienne - SFCR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163868v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l’infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d’une déformation de la colonne vertébrale. Etude préliminaire</w:t>
+                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l'infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d'une déformation de la colonne vertébrale. Etude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard De Charnacé</w:t>
+                <w:t xml:space="preserve">Edouard de Charnacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Chirurgie Rachidienne - SFCR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200197v1</w:t>
+                <w:t xml:space="preserve">hal-04220671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain Modeling and Simulation of an Oximeter: PVT Variations Impact of Opto-electronic Devices on the SpO2 Quantification</w:t>
               </w:r>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.303-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 10th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4535,64 +4535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 22nd International Symposium on Quality Electronic Design (ISQED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Santa Clara, CA, United States. pp.227-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4652,64 +4652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,51 +4747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpinalCOM: Ambulatory monitoring of the Spinal Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courcier Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5019,51 +5019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5131,51 +5131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo NIRS Monitoring in Pig Spinal Cord Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,51 +5304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International IEEE EMBS Neural Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Guiraud, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,1220 +5367,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electrical Characteristics of Multi-Gate Bulk nMOSFET</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a USB 3.0 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Microelectronics - MIEL 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing (MiNaPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201800v1</w:t>
+                <w:t xml:space="preserve">hal-01201797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a USB 3.0 System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation of Electrical Characteristics of Multi-Gate Bulk nMOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Jolanta Zbierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing (MiNaPAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Microelectronics - MIEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Belgrade, Serbia. pp.95 - 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIEL.2014.6842094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201797v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a High Frequency Point-to-Point System with SystemC-AMS</w:t>
+                <w:t xml:space="preserve">Modeling of signal integrity in bus communications with timed data flow SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Donostia-San Sebastian, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">FDL 2013 - Forum on Specification Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968672v1</w:t>
+                <w:t xml:space="preserve">hal-00968667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in High Frequency USB 3.0 Systems with SystemC-AMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of a Bulk-Technology Tri-gates nMOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Zbierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Systemes materiels-logiciels integres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217525v1</w:t>
+                <w:t xml:space="preserve">hal-01217536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of signal integrity in bus communications with timed data flow SystemC-AMS</w:t>
+                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in a High Frequency Point-to-Point System with SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL 2013 - Forum on Specification Design Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Donostia-San Sebastian, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968667v1</w:t>
+                <w:t xml:space="preserve">hal-00968672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Bulk-Technology Tri-gates nMOSFET</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High Level Modeling of Signal Integrity in High Frequency USB 3.0 Systems with SystemC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guo-Neng Lu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Systemes materiels-logiciels integres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217536v1</w:t>
+                <w:t xml:space="preserve">hal-01217525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Robust to Supply Voltage Fluctuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling Field Bus Communication with SystemC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruomin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Dib Alassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282312v1</w:t>
+                <w:t xml:space="preserve">hal-01282315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level modeling of signal integrity in field bus communication with SystemC-AMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruomin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Seville, Spain. pp.889 - 892, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2012.6463519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Field Bus Communication with SystemC-AMS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Robust to Supply Voltage Fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282315v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t>
@@ -6618,90 +6618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Compensated for Supply Voltage Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6752,90 +6752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical model of the oscillation period for tri-state inverter based DCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics (ICM), 2011 International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6869,77 +6869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit dans les oscillateurs contrôlés, application à un réseau de PLLs couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Orsay, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6977,77 +6977,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Characterization of CMOS Image Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7179,51 +7179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD4F876"/>
+    <w:nsid w:val="50B2E1F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7410,51 +7410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feruglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6444-2671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098578944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13071644" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13020442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Dagher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cannell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2024.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2023.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mainard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messaoudene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gosselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113302" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01782182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2558288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115174v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vialle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Canavese" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnac&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/41/11/001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Charnac&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010548903030310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Sahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463519" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dib Alassir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feruglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6444-2671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098578944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perennes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13071644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13020442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Dagher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cannell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2024.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2023.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mainard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messaoudene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01782182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2558288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vialle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849250" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/41/11/001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Canavese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Charnac&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnac&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010548903030310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Sahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dib Alassir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463519" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>