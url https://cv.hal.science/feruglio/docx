--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2387,282 +2387,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Vallette</w:t>
+                <w:t xml:space="preserve">Preliminary Development of an Opto-electronic System for Ankle Instability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Bio-engineering for Smart Technologies (BioSMART 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449043v1</w:t>
+                <w:t xml:space="preserve">hal-05065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Development of an Opto-electronic System for Ankle Instability Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Bio-engineering for Smart Technologies (BioSMART 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Nationale pour la formation en Micro électronique et en nanotechnologies, Dec 2025, Saint malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065209v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Multi-Channel Wireless System for Physiological Signals Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,51 +3024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système Opto-électronique Préliminaire pour l'Évaluation de l'Instabilité de la Cheville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,295 +3130,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Optimizing the Monte-Carlo simulation program for NIRS modeling of biological tissues in optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730720v1</w:t>
+                <w:t xml:space="preserve">hal-04709286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Monte-Carlo simulation program for NIRS modeling of biological tissues in optoelectronic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Vialle</w:t>
+                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Xi’an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709286v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
               </w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,536 +3769,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur micro-ondes en vue du diagnostic médical de l'athérosclérose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Alquié</w:t>
+                <w:t xml:space="preserve">Determination of dielectric properties of mimicking biological tissues by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mado Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Spectroscopy (EIS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pékin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/41/11/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220647v1</w:t>
+                <w:t xml:space="preserve">hal-04163868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dielectric properties of mimicking biological tissues by electrochemical impedance spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l’infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d’une déformation de la colonne vertébrale. Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messaoudene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Canavese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard De Charnacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electrochemical Impedance Spectroscopy (EIS2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Chirurgie Rachidienne - SFCR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/41/11/001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04163868v1</w:t>
+                <w:t xml:space="preserve">hal-04200197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l’infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d’une déformation de la colonne vertébrale. Etude préliminaire</w:t>
+                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l'infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d'une déformation de la colonne vertébrale. Etude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messaoudene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard De Charnacé</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard de Charnacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Chirurgie Rachidienne - SFCR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200197v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de la spectroscopie proche de l'infrarouge intra-opératoire dans le prévention des lésions neurologiques lors de la prise en charge chirurgicale d'une déformation de la colonne vertébrale. Etude préliminaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard de Charnacé</w:t>
+                <w:t xml:space="preserve">Capteur micro-ondes en vue du diagnostic médical de l'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, CNRS, Jun 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">9ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220671v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-domain Modeling and Simulation of an Oximeter: PVT Variations Impact of Opto-electronic Devices on the SpO2 Quantification</w:t>
               </w:r>
@@ -4987,286 +4987,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Spinal Cord Activity in the Pig</w:t>
+                <w:t xml:space="preserve">In Vivo NIRS Monitoring in Pig Spinal Cord Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4262-4265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163550v1</w:t>
+                <w:t xml:space="preserve">hal-01162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo NIRS Monitoring in Pig Spinal Cord Tissues</w:t>
+                <w:t xml:space="preserve">Study of the Spinal Cord Activity in the Pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dan Istrate, May 2015, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01162223v1</w:t>
+                <w:t xml:space="preserve">hal-01163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of Haemodynamic Spinal Cord Activity in the Pig</w:t>
               </w:r>
@@ -7179,51 +7179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B2E1F6"/>
+    <w:nsid w:val="6E6EAD2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7410,51 +7410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feruglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6444-2671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098578944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perennes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13071644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13020442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Dagher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cannell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2024.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2023.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mainard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messaoudene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01782182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2558288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046076" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vialle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849250" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/41/11/001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Canavese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Charnac&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnac&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010548903030310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Sahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dib Alassir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463519" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feruglio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6444-2671" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098578944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Favreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perennes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13071644" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Saliba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hardy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13020442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanios Dagher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Cannell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pascal Moussellard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ksa.12078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fontanier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2024.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jfas.2023.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mainard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messaoudene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20113302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01782182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.01.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01238701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre-Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2501347" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruomin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2558288" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Zbierska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Calmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.03.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courcier Courcier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faynot Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2008.12.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P01FHMJ7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faynot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghibaudo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.10.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N07KD71-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046076" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vialle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849250" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mado Abraham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/41/11/001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Canavese" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Charnac&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Charnac&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010548903030310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Sahel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guilbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED51717.2021.9424304" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mamdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Charette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2199232" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201797v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jolanta Zbierska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIEL.2014.6842094" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968667v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dib Alassir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463519" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>